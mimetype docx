--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1272,295 +1272,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogeographic reconstruction of the Main Harbour of the ancient city of Delos (Greece)</w:t>
+                <w:t xml:space="preserve">Detecting and Predicting Archaeological Sites Using Remote Sensing and Machine Learning—Application to the Saruq Al-Hadid Site, Dubai, UAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desruelles</w:t>
+                <w:t xml:space="preserve">Haïfa Ben-Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chabrol</w:t>
+                <w:t xml:space="preserve">Diana Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hasenohr</w:t>
+                <w:t xml:space="preserve">Charfeddine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Apostolopoulos</w:t>
+                <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 160, pp.105857. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences13060179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352513v1</w:t>
+                <w:t xml:space="preserve">hal-04130563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting and Predicting Archaeological Sites Using Remote Sensing and Machine Learning—Application to the Saruq Al-Hadid Site, Dubai, UAE</w:t>
+                <w:t xml:space="preserve">Palaeogeographic reconstruction of the Main Harbour of the ancient city of Delos (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haïfa Ben-Romdhane</w:t>
+                <w:t xml:space="preserve">S. Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Francis</w:t>
+                <w:t xml:space="preserve">A. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charfeddine Cherif</w:t>
+                <w:t xml:space="preserve">Claire Hasenohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosni Ghedira</w:t>
+                <w:t xml:space="preserve">G. Apostolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (6), pp.179. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.105857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences13060179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130563v1</w:t>
+                <w:t xml:space="preserve">hal-04352513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid climate changes and human dynamics during the Holocene in the Eastern Mediterranean (Lower Strymon Valley, northern Greece)</w:t>
               </w:r>
@@ -4599,291 +4599,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level changes and shoreline reconstruction in the ancient city of Delos (Cyclades, Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution holocène du delta du Kalamas (Grèce du NW) dérivée des études géophysiques et sédimentologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Apostolopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Brunet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Le cœur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ga.20.231-239⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.45 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715577v1</w:t>
+                <w:t xml:space="preserve">hal-01485562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution holocène du delta du Kalamas (Grèce du NW) dérivée des études géophysiques et sédimentologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Apostolopoulos</w:t>
+                <w:t xml:space="preserve">Sea-level changes and shoreline reconstruction in the ancient city of Delos (Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (1), pp.45 - 58. </w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (4), pp.231-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ga.20.231-239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485562v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beachrocks and sea level changes since Mid-Holocene: comparison between the insular group of Mykonos-Delos-Rhenia (Cyclades, Greece) and the southern coast of Turkey.</w:t>
               </w:r>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Ciner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4994,90 +4994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hausse relative du niveau marin à Délos (Cyclades, Grèce) : rythme et effets sur les paysages littoraux de la ville hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hasenohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5422,51 +5422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5517,51 +5517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L'eau à Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8393,51 +8393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kirsten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraetis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Christidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Poch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris D. Leontaritis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Hughes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Fassoulas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109598" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Leontaritis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scharf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Zacharias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2025/025015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katsigera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5030041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Apostolopoulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Katsafados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis-Manolis Saviolakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Varlas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben-Romdhane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15020222" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Almusallami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Aljaberi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himansu Das" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisha Kuttiani Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghaleb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Fahim Arangadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Phuong Pham Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Stephen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2024.103604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105857" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Ben-Romdhane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Cherif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13060179" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsirtsoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108130" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03957087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mattern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Louchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17604" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6RGH7D3K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasta Marrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hughes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lecoeur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2046654" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Ioannou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Triantaphyllou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Tsourou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koukousioura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D Dimiza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121621" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Triantaphyllou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kouli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12180" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Theurillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8767" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W596B4B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liosis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Reddy Marpu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.07.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vandarakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marion de Proc&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.06.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Jallad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Al-Hajiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozan Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Fachard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q26HV3CT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Apostolopoulos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Venetia Apostolopoulou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Monteyne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Krikonis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roose" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.07.051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristomenis P. Karageorgis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore D. Kanellopoulos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos L. Anagnostou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Koutsopoulou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0306-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9B1NB28-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Sidiropoulou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Vouvalidis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.06.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC45MT9D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.231-239" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le&#160;c&#339;ur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9731" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Ciner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.154" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FR1S03NF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7472" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478001v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Jovanovski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.267-274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1195" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715559v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7751" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955765v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mekni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54878/8xw65266" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Eldin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ACPMG2024-63" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944158v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Polymenakou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-648" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fassoulas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alzahra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonaritis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D Leontaritis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgaras M" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsalkoutis K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koukis N" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964320v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alomary" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisha Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfahim Arangadi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arhan Damien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933866v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lov&#233;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366177v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019098v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Fikri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhazba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pracejus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illias Fernini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vandarakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R. Knodell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Kapsimalis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwjjg.11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051630v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Xanthakis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Apostolopoulos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriil Xanthopoulos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environsciproc2020002063" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04042480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Vouvalidis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwjjg.10" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350870v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905584v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kirsten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraetis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Christidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Poch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris D. Leontaritis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Hughes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Fassoulas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109598" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Leontaritis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scharf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Zacharias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2025/025015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katsigera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5030041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Apostolopoulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Katsafados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis-Manolis Saviolakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Varlas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben-Romdhane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15020222" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Almusallami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Aljaberi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himansu Das" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisha Kuttiani Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghaleb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Fahim Arangadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Phuong Pham Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Stephen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2024.103604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Ben-Romdhane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Cherif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13060179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolopoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsirtsoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108130" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03957087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mattern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Louchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17604" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6RGH7D3K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasta Marrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hughes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lecoeur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2046654" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Ioannou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Triantaphyllou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Tsourou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koukousioura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D Dimiza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121621" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Triantaphyllou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kouli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12180" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Theurillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8767" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W596B4B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liosis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Reddy Marpu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.07.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vandarakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marion de Proc&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.06.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Jallad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Al-Hajiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozan Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Fachard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q26HV3CT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Apostolopoulos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Venetia Apostolopoulou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Monteyne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Krikonis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roose" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.07.051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristomenis P. Karageorgis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore D. Kanellopoulos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos L. Anagnostou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Koutsopoulou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0306-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9B1NB28-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Sidiropoulou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Vouvalidis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.06.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC45MT9D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le&#160;c&#339;ur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9731" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.231-239" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Ciner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.154" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FR1S03NF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7472" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478001v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Jovanovski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.267-274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1195" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715559v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7751" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955765v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mekni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54878/8xw65266" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Eldin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ACPMG2024-63" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944158v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Polymenakou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-648" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fassoulas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alzahra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonaritis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D Leontaritis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgaras M" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsalkoutis K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koukis N" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964320v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alomary" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisha Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfahim Arangadi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arhan Damien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933866v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lov&#233;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366177v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019098v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Fikri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhazba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pracejus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illias Fernini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vandarakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R. Knodell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Kapsimalis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwjjg.11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051630v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Xanthakis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Apostolopoulos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriil Xanthopoulos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environsciproc2020002063" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04042480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Vouvalidis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwjjg.10" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350870v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905584v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>