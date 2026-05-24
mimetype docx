--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -498,801 +498,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Hazard Assessment of Kolumbo Volcano (Santorini, Greece)</w:t>
+                <w:t xml:space="preserve">Ingestion of marine debris in juvenile sea turtles in Abu Dhabi, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Katsigera</w:t>
+                <w:t xml:space="preserve">Mohamed Almusallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
+                <w:t xml:space="preserve">Ahmed Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saeed Aljaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himansu Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geohazards5030041⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.117029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938142v1</w:t>
+                <w:t xml:space="preserve">hal-04940228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-to late Holocene palaeogeographic evolution of the Kalamas river delta, Epirus (Thesprotia), Greece</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heavy metal and soluble organic matter removal using natural conglomerate and siltstone soils: Towards soil aquifer treatment for oily wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+                <w:t xml:space="preserve">Jisha Kuttiani Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Apostolopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+                <w:t xml:space="preserve">Hala Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gonnet</w:t>
+                <w:t xml:space="preserve">Abdul Fahim Arangadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Phuong Pham Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasi Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qsa.2024.100264⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.103604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2024.103604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862024v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Preliminary Hazard Assessment of Kolumbo Volcano (Santorini, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+                <w:t xml:space="preserve">Anna Katsigera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+              <w:t xml:space="preserve">GeoHazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.816-832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geohazards5030041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372570v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Synoptic and Dynamical Characteristics of Cyclone Shaheen (2021) and Its Influence on the Omani Coastal Region</w:t>
+                <w:t xml:space="preserve">Mid-to late Holocene palaeogeographic evolution of the Kalamas river delta, Epirus (Thesprotia), Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Katsafados</w:t>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantelis-Manolis Saviolakis</w:t>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Varlas</w:t>
+                <w:t xml:space="preserve">Georges Apostolopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Ben-Romdhane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+                <w:t xml:space="preserve">Adrien Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (2), pp.222. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos15020222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.qsa.2024.100264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926686v1</w:t>
+                <w:t xml:space="preserve">hal-04862024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion of marine debris in juvenile sea turtles in Abu Dhabi, United Arab Emirates</w:t>
+                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Almusallami</w:t>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Al Ali</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Aljaberi</w:t>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himansu Das</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117029⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940228v1</w:t>
+                <w:t xml:space="preserve">hal-04372570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal and soluble organic matter removal using natural conglomerate and siltstone soils: Towards soil aquifer treatment for oily wastewater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the Synoptic and Dynamical Characteristics of Cyclone Shaheen (2021) and Its Influence on the Omani Coastal Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Ghaleb</w:t>
+                <w:t xml:space="preserve">Petros Katsafados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Fahim Arangadi</w:t>
+                <w:t xml:space="preserve">Pantelis-Manolis Saviolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu Phuong Pham Le</w:t>
+                <w:t xml:space="preserve">George Varlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasi Stephen</w:t>
+                <w:t xml:space="preserve">Haifa Ben-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34, pp.103604. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2024.103604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos15020222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902893v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting and Predicting Archaeological Sites Using Remote Sensing and Machine Learning—Application to the Saruq Al-Hadid Site, Dubai, UAE</w:t>
               </w:r>
@@ -1684,90 +1684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive assessment of the capacity of sand and sandstone from aquifer vadose zone for the removal of heavy metals and dissolved organics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jisha Kuttiani Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Fahim Arangadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Phuong Pham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moraetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplift Dynamics of the Obducted Northeastern Continental Margin of the Arabian Peninsula, Sultanate of Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moraetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaciations on ophiolite terrain in the North Pindus Mountains, Greece: New geomorphological insights and preliminary 36Cl exposure dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Leontaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasta Marrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,90 +2228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology of the Kalamas river delta (Epirus, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2371,51 +2371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Sea-Level Changes on the Southwestern Arabian Gulf since the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,338 +2456,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral mapping of crust and mantle rocks in the UAE Al-Hajar mountains: Locating raw materials for Martian regolith simulants</w:t>
+                <w:t xml:space="preserve">Paleoenvironmental Evolution and Sea Level Change in Saronikos Gulf (Aegean Sea, Greece): Evidence from the Piraeus Coastal Plain and Elefsis Bay Sedimentary Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zach Ioannou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria V Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Tsourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Kouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Koukousioura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita D Dimiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestrial Analogs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13121621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017223v1</w:t>
+                <w:t xml:space="preserve">hal-03278935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental Evolution and Sea Level Change in Saronikos Gulf (Aegean Sea, Greece): Evidence from the Piraeus Coastal Plain and Elefsis Bay Sedimentary Records</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperspectral mapping of crust and mantle rocks in the UAE Al-Hajar mountains: Locating raw materials for Martian regolith simulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zach Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrestrial Analogs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278935v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence from the Piraeus coastal plain and Elefsis bay sedimentary y records. Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Triantaphyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Tsourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Tsourou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olga Koukousioura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita D Dimiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -2833,51 +2833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on Late Pleistocene‐Holocene relative sea‐level changes in Kuwait: New evidence from Failaka island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3023,90 +3023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of rock-cut fish tanks evidence along the Tyre coast of Lebanon. Implication for ancient sea-level reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3157,64 +3157,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological investigation of the Quriyat coastal plain (Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Liosis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashanth Reddy Marpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha B.M.J. Ouarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3541,64 +3541,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological changes in the coastal area of Farasan Al-Kabir Island (Saudi Arabia) since mid Holocene based on a multi-proxy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Koukousioura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Triantaphyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Psomiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3959,64 +3959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was the Piraeus peninsula (Greece) a rocky island? Detection of pre-Holocene rocky relief with borehole data and resistivity tomography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Apostolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4048,286 +4048,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring polycyclic aromatic hydrocarbons in the Northeast Aegean Sea using Posidonia oceanica seagrass and synthetic passive samplers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Roose</w:t>
+                <w:t xml:space="preserve">L’île du Pirée : quand les géographes du XXIe siècle valident une assertion du savant grec Strabon vieille de 2000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Apostolopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Triantaphyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Geoarcheologie des ports antiques, 130, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029737v1</w:t>
+                <w:t xml:space="preserve">halshs-01100489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’île du Pirée : quand les géographes du XXIe siècle valident une assertion du savant grec Strabon vieille de 2000 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Triantaphyllou</w:t>
+                <w:t xml:space="preserve">Monitoring polycyclic aromatic hydrocarbons in the Northeast Aegean Sea using Posidonia oceanica seagrass and synthetic passive samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Venetia Apostolopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Monteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Krikonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (1-2), pp.338-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.07.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01100489v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authigenic carbonate mineral formation in the Pagassitikos palaeolake during the latest Pleistocene, central Greece</w:t>
               </w:r>
@@ -4459,51 +4459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental evolution and sea-level changes in the coastal area of NE Lemnos Island (Greece) during the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,77 +4605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution holocène du delta du Kalamas (Grèce du NW) dérivée des études géophysiques et sédimentologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Apostolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,51 +4787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodinamica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (4), pp.231-239. </w:t>
@@ -4921,51 +4921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Ciner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
@@ -5046,51 +5046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hasenohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 108, pp.17-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5175,51 +5175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cosandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5292,51 +5292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milorad Jovanovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5409,51 +5409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,51 +5569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cosandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 127 (2), pp.516-525. </w:t>
@@ -5902,761 +5902,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Acidification and Climate Change Geohazards on Artificial Islands: A Focus on Liquefaction Susceptibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Mekni</w:t>
+                <w:t xml:space="preserve">Unveiling the Multifaceted Hazard Risks of Volcanic Eruptions: The case of Kolumbo submarine volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Katsigera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossam Eldin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paraskevi Polymenakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Karantzalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Asia-Pacific Conference on Physical Modelling in Geotechnics (ACPMG2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53243/ACPMG2024-63⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944682v1</w:t>
+                <w:t xml:space="preserve">hal-04944158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Multifaceted Hazard Risks of Volcanic Eruptions: The case of Kolumbo submarine volcano</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
+                <w:t xml:space="preserve">Ocean Acidification and Climate Change Geohazards on Artificial Islands: A Focus on Liquefaction Susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mekni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Karantzalos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hossam Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">4th Asia-Pacific Conference on Physical Modelling in Geotechnics (ACPMG2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53243/ACPMG2024-63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944158v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary tectonostratigraphy results from the Small Trocharis mountain, north-east Lefka Ori, western Crete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene relative sea-level changes recorded along Abu Dhabi emirate's coast (United Arab Emirates)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Fassoulas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arhan Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of the Geological Society of Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Patras, Greece</w:t>
+              <w:t xml:space="preserve">UGI Paris 2022 - Le temps des géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unions Géographique Internationale, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964331v1</w:t>
+                <w:t xml:space="preserve">hal-03933843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen Heritage and Geoheritage : A Sampling Campaign for Cosmogenic 36Cl Surface Exposure Dating of Glacial Deposits in Mt Parnassus National Park, Central Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary tectonostratigraphy results from the Small Trocharis mountain, north-east Lefka Ori, western Crete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fassoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Alzahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D Leontaritis</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Leonaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of the Geological Society of Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964327v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Use of Oil and Gas Produced Water for Soil Aquifer Treatment in Abu Dhabi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citizen Heritage and Geoheritage : A Sampling Campaign for Cosmogenic 36Cl Surface Exposure Dating of Glacial Deposits in Mt Parnassus National Park, Central Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D Leontaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgaras M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsalkoutis K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Alomary</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Koukis N</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AiChE Annual Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Phoenix, AZ, United States</w:t>
+              <w:t xml:space="preserve">16th International Congress of the Geological Society of Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964320v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene relative sea-level changes recorded along Abu Dhabi emirate's coast (United Arab Emirates)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Use of Oil and Gas Produced Water for Soil Aquifer Treatment in Abu Dhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Alomary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jisha Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arhan Damien</w:t>
+                <w:t xml:space="preserve">Abdulfahim Arangadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI Paris 2022 - Le temps des géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unions Géographique Internationale, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">AiChE Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Phoenix, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933843v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Sea-Level Changes on the Southwestern Arabian Gulf since the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arhan Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6707,51 +6707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of relative sea-level changes at Failak island, Kuwait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arhan Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6802,77 +6802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology and Geoarchaeology of the Ancient Harbours of Piraeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6975,51 +6975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ragala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015, Vienna, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
@@ -7080,51 +7080,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Relative Sea-Level Changes Along the Southern Shore of The Arabian Gulf: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arhan Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7188,64 +7188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using foraminiferal analyses to reconstruct the Mid-Late Holocene evolution of the Quriyat coastal plain (Sultanate of Oman). Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,51 +7600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Soil Loss in a Reservoir Watershed Using an Erosion Model and Modern Technological Tools: A Case Study of Marathon Lake, Attica in Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Xanthakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilios Kapsimalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7734,51 +7734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Simulated Lithostratigraphy in the Geoarchaeological Research of the Athenian Basin during the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Vandarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Vouvalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,51 +7903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ragala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, SSS9.11/EOS10/GM4.4, Geoheritage, Geodiversity and Landscapes: a key issue for present and future studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical research Abstracts (17), , 2015</w:t>
@@ -8008,64 +8008,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphy of « MOUN1 » Drill Core: Discussion of Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8116,90 +8116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ancient harbours of the Piraeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ancient harbours of the Piraeus. The Themistoclean shipsheds in Group 1 at Mounichia Harbour : architecture, topography and finds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15.5, 2021, monographs of the danish institute at Athens, 978-87-7219-341-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8393,51 +8393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kirsten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraetis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Christidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Poch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris D. Leontaritis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Hughes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Fassoulas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109598" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Leontaritis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scharf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Zacharias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2025/025015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katsigera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5030041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Apostolopoulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Katsafados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis-Manolis Saviolakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Varlas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben-Romdhane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15020222" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Almusallami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Aljaberi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himansu Das" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisha Kuttiani Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghaleb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Fahim Arangadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Phuong Pham Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Stephen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2024.103604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Ben-Romdhane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Cherif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13060179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolopoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsirtsoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108130" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03957087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mattern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Louchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17604" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6RGH7D3K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasta Marrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hughes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lecoeur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2046654" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Ioannou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Triantaphyllou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Tsourou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koukousioura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D Dimiza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121621" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Triantaphyllou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kouli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12180" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Theurillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8767" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W596B4B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liosis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Reddy Marpu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.07.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vandarakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marion de Proc&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.06.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Jallad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Al-Hajiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozan Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Fachard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q26HV3CT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Apostolopoulos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Venetia Apostolopoulou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Monteyne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Krikonis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roose" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.07.051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristomenis P. Karageorgis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore D. Kanellopoulos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos L. Anagnostou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Koutsopoulou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0306-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9B1NB28-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Sidiropoulou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Vouvalidis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.06.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC45MT9D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le&#160;c&#339;ur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9731" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.231-239" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Ciner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.154" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FR1S03NF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7472" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478001v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Jovanovski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.267-274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1195" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715559v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7751" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955765v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mekni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54878/8xw65266" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Eldin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ACPMG2024-63" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944158v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Polymenakou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-648" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fassoulas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alzahra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonaritis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D Leontaritis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgaras M" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsalkoutis K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koukis N" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964320v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alomary" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisha Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfahim Arangadi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arhan Damien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933866v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lov&#233;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366177v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019098v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Fikri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhazba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pracejus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illias Fernini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vandarakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R. Knodell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Kapsimalis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwjjg.11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051630v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Xanthakis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Apostolopoulos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriil Xanthopoulos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environsciproc2020002063" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04042480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Vouvalidis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwjjg.10" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350870v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905584v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kirsten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraetis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Christidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Poch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris D. Leontaritis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Hughes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Fassoulas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109598" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Leontaritis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scharf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Zacharias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2025/025015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Almusallami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Aljaberi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himansu Das" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisha Kuttiani Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghaleb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Fahim Arangadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Phuong Pham Le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Stephen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2024.103604" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katsigera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5030041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Apostolopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Katsafados" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis-Manolis Saviolakis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Varlas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben-Romdhane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15020222" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Ben-Romdhane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Cherif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13060179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolopoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsirtsoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108130" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03957087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mattern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Louchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17604" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6RGH7D3K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasta Marrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hughes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lecoeur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2046654" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Triantaphyllou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Tsourou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koukousioura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D Dimiza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121621" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Ioannou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Triantaphyllou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kouli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12180" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Theurillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8767" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W596B4B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liosis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Reddy Marpu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.07.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vandarakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marion de Proc&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.06.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Jallad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Al-Hajiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozan Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Fachard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q26HV3CT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Apostolopoulos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100489v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Venetia Apostolopoulou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Monteyne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Krikonis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roose" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.07.051" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristomenis P. Karageorgis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore D. Kanellopoulos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mavromatis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos L. Anagnostou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Koutsopoulou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0306-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9B1NB28-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Sidiropoulou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Vouvalidis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.06.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC45MT9D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le&#160;c&#339;ur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9731" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.231-239" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Ciner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.154" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FR1S03NF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7472" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478001v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Jovanovski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.267-274" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1195" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715559v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7751" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955765v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mekni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54878/8xw65266" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Polymenakou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-648" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Eldin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ACPMG2024-63" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arhan Damien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fassoulas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alzahra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonaritis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964327v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D Leontaritis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgaras M" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsalkoutis K" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koukis N" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964320v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alomary" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisha Ali" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfahim Arangadi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933866v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lov&#233;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366177v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019098v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Fikri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhazba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pracejus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illias Fernini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vandarakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R. Knodell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Kapsimalis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwjjg.11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051630v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Xanthakis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Apostolopoulos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriil Xanthopoulos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environsciproc2020002063" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04042480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Vouvalidis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwjjg.10" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350870v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905584v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>