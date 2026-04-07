--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1170,355 +1170,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What English accent are French students acquiring out there?</w:t>
+                <w:t xml:space="preserve">Online Informal Learning of English: what influences does watching television series have on the English pronunciation of French learners?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Seto Yibokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual pronunciation in second language learning and teaching (PSLLT) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">Symposium Learning through leisure : informal second language learning in the 21st century. World congress of applied linguistics : the dynamics of language, communication and culture in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190105v1</w:t>
+                <w:t xml:space="preserve">hal-03190104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Informal Learning of English: what influences does watching television series have on the English pronunciation of French learners?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtually Real Stimulations in English for Professional Purposes (EPP): Promising Leads for Language and Soft Skills Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Privas-Bréauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmenne Kalyaniwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Seto Yibokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Learning through leisure : informal second language learning in the 21st century. World congress of applied linguistics : the dynamics of language, communication and culture in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Eurocall 2021: CALL &amp; Professionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190104v1</w:t>
+                <w:t xml:space="preserve">hal-03715028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually Real Stimulations in English for Professional Purposes (EPP): Promising Leads for Language and Soft Skills Training</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer les facteurs intervenant dans l’imitation de l’accent américain chez des étudiants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Seto Yibokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall 2021: CALL &amp; Professionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international L’accent : investigations sur un phénomène linguistique, social et identitaire / Accent –investigations on a linguistic, social and identitary phenomenon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715028v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les facteurs intervenant dans l’imitation de l’accent américain chez des étudiants français</w:t>
+                <w:t xml:space="preserve">What English accent are French students acquiring out there?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Seto Yibokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international L’accent : investigations sur un phénomène linguistique, social et identitaire / Accent –investigations on a linguistic, social and identitary phenomenon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12th Annual pronunciation in second language learning and teaching (PSLLT) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190108v1</w:t>
+                <w:t xml:space="preserve">hal-03190105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la multimodalité sur l’attention des apprenants de L2 en situation d’immersion virtuelle : de nouvelles pistes pour favoriser le développement de l’autonomie langagière ?</w:t>
               </w:r>
@@ -2241,51 +2241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13f6g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2024-0104" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.16060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10944" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11675" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03715028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02867853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAC028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13f6g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2024-0104" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.16060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10944" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11675" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03715028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02867853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAC028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>