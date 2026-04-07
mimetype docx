--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1053,261 +1053,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a haptic dynamic clamp to reduce arousal: preference, arousal, and coordination stability are related</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+                <w:t xml:space="preserve">Does the Social Robot Nao Facilitate Cooperation in High Functioning Children with ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lajunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 241 (8), pp.2033-2044. </w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.281-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06631-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12369-023-01063-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201553v1</w:t>
+                <w:t xml:space="preserve">hal-04327431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Social Robot Nao Facilitate Cooperation in High Functioning Children with ASD?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a haptic dynamic clamp to reduce arousal: preference, arousal, and coordination stability are related</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.281-298. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241 (8), pp.2033-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-023-01063-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06631-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327431v1</w:t>
+                <w:t xml:space="preserve">hal-04201553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche fondamentale s’invite à la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
               </w:r>
@@ -2992,252 +2992,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance robotique et intervention motrice auprès de personnes présentant un trouble du spectre de l’autisme</w:t>
+                <w:t xml:space="preserve">Comment se synchroniser pour mieux participer aux activités quotidiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, 69 p</w:t>
+              <w:t xml:space="preserve">2020, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140060v1</w:t>
+                <w:t xml:space="preserve">hal-04140067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se synchroniser pour mieux participer aux activités quotidiennes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
+                <w:t xml:space="preserve">Coordination et habilités sociales de l'enfant autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, 23 p</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140067v1</w:t>
+                <w:t xml:space="preserve">hal-04140171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination et habilités sociales de l'enfant autiste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+                <w:t xml:space="preserve">Assistance robotique et intervention motrice auprès de personnes présentant un trouble du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2020, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140171v1</w:t>
+                <w:t xml:space="preserve">hal-04140060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3988,51 +3988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA411E86"/>
+    <w:nsid w:val="E7DDD24A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4219,51 +4219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kostrubiec-viviane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7206-6138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059055820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djoulde Barry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouria Ben Haddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baccati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoulde Barry Amadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent Paubel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Gorgio Zanone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.06.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZNM635N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Kostrubiec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scott Kelso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0600-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soppelsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.4.456" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD30SFSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.40.2.103-116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0208-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JL1830TM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLTFS2ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39676-5_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kostrubiec-viviane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7206-6138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059055820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djoulde Barry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouria Ben Haddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baccati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoulde Barry Amadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent Paubel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Gorgio Zanone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.06.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZNM635N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Kostrubiec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scott Kelso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0600-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soppelsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.4.456" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD30SFSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.40.2.103-116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0208-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JL1830TM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLTFS2ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39676-5_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>