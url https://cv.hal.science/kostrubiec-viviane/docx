--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1053,261 +1053,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Social Robot Nao Facilitate Cooperation in High Functioning Children with ASD?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a haptic dynamic clamp to reduce arousal: preference, arousal, and coordination stability are related</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.281-298. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241 (8), pp.2033-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-023-01063-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06631-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327431v1</w:t>
+                <w:t xml:space="preserve">hal-04201553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a haptic dynamic clamp to reduce arousal: preference, arousal, and coordination stability are related</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+                <w:t xml:space="preserve">Does the Social Robot Nao Facilitate Cooperation in High Functioning Children with ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lajunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 241 (8), pp.2033-2044. </w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.281-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06631-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12369-023-01063-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201553v1</w:t>
+                <w:t xml:space="preserve">hal-04327431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche fondamentale s’invite à la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
               </w:r>
@@ -2177,328 +2177,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une prise en compte de la contrainte liée à l’effecteur dans la dynamique de coordination graphomotrice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covariation of attentional cost and stability provides further evidence for two routes to learning new coordination patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Danna</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.05.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (2), pp.107--118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2009.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588102v1</w:t>
+                <w:t xml:space="preserve">hal-02365322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariation of attentional cost and stability provides further evidence for two routes to learning new coordination patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une prise en compte de la contrainte liée à l’effecteur dans la dynamique de coordination graphomotrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 133 (2), pp.107--118. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2009.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365322v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Stability in the Dynamics of Learning, Memorizing, and Forgetting New Coordination Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,51 +2571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a new behavioral pattern is stabilized with learning determines its persistence and flexibility in memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2687,51 +2687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory dynamics: distance between the new task and existing behavioural patterns affects learning and interference in bimanual coordination in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2992,252 +2992,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se synchroniser pour mieux participer aux activités quotidiennes ?</w:t>
+                <w:t xml:space="preserve">Assistance robotique et intervention motrice auprès de personnes présentant un trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, 23 p</w:t>
+              <w:t xml:space="preserve">2020, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140067v1</w:t>
+                <w:t xml:space="preserve">hal-04140060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination et habilités sociales de l'enfant autiste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+                <w:t xml:space="preserve">Comment se synchroniser pour mieux participer aux activités quotidiennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2020, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140171v1</w:t>
+                <w:t xml:space="preserve">hal-04140067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance robotique et intervention motrice auprès de personnes présentant un trouble du spectre de l’autisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
+                <w:t xml:space="preserve">Coordination et habilités sociales de l'enfant autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, 69 p</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140060v1</w:t>
+                <w:t xml:space="preserve">hal-04140171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3988,51 +3988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7DDD24A"/>
+    <w:nsid w:val="54C82E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4219,51 +4219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kostrubiec-viviane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7206-6138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059055820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djoulde Barry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouria Ben Haddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baccati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoulde Barry Amadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent Paubel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Gorgio Zanone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.06.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZNM635N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Kostrubiec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scott Kelso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0600-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soppelsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.4.456" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD30SFSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.40.2.103-116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0208-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JL1830TM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLTFS2ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39676-5_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kostrubiec-viviane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7206-6138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059055820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djoulde Barry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouria Ben Haddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baccati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoulde Barry Amadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent Paubel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Gorgio Zanone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.06.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZNM635N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Kostrubiec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scott Kelso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0600-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soppelsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.4.456" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD30SFSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.40.2.103-116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0208-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JL1830TM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLTFS2ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39676-5_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>