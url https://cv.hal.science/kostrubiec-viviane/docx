--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">059055820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=x2MFXXoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,746 +200,746 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fine-Grained Predictive Stress Quantification Framework for Drivers with Autism Spectrum Disorder in Inclusive Smart Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Djoulde Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouria Ben Haddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Baccati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Conference on Web Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards IoT-based Smart Mobility Framework for Proactive Road Stress Detection in Individuals with ASD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoulde Barry Amadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2025 Conferences &amp; Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards IoT-based Smart Mobility Framework for Proactive Road Stress Detection in Individuals with ASD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Djoulde Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 36th International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand. pp.254-269, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-02088-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur de fitness: la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 20 ans de DEUST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche fondamentale s’invite dans la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GIS Autisme et TND : Les recherches en Sciences Humaines et Sociales pour les personnes concernées par les TSA-TND : quels principes, quelles méthodes, quelles implications ? (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'intérêt scientifique Autisme-Troubles du neuro-développement, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination motrice avec le robot NAO favorise-t-elle la compréhension des intentions sociales des enfants autistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lajunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de PsychoPhysiologie et Neurosciences cognitives : De la compréhension à l'adaptation, l'apport de la psychophysiologie aux handicaps ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et habilités sociales chez l’enfant porteur du Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fédérations Hospitalo-Universitaires, Hopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -928,2053 +949,2053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic coordination: Squeezing a vibrating stress ball decreases anxiety and arousal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Blanc</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96, pp.103220. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a haptic dynamic clamp to reduce arousal: preference, arousal, and coordination stability are related</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Blanc</w:t>
+                <w:t xml:space="preserve">Does the Social Robot Nao Facilitate Cooperation in High Functioning Children with ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lajunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.281-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12369-023-01063-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06631-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04201553v1</w:t>
+                <w:t xml:space="preserve">hal-04327431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Social Robot Nao Facilitate Cooperation in High Functioning Children with ASD?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using a haptic dynamic clamp to reduce arousal: preference, arousal, and coordination stability are related</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241 (8), pp.2033-2044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06631-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-023-01063-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04327431v1</w:t>
+                <w:t xml:space="preserve">hal-04201553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche fondamentale s’invite à la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Blanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Research Project: Developing and Testing a Robot-Assisted Intervention for Children With Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2020.00037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint dyadic action: Error correction by two persons works better than by one alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Gorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent Relationship Between Socio-adaptability and Motor Coordination in High Functioning Children with Autism Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (1), pp.209-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10803-017-3326-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A retrospective look at the evolution of the population of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamin Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of the Lublin Genealogical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Teacher (VT) Paradigm: Learning New Patterns of Interpersonal Coordination Using the Human Dynamic Clamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Scott Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0142029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01342909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parsimonious oscillatory model of handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 108 (3), pp.321-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00422-014-0600-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation of Nonpreferred Coordination Patterns During the Transition from Discrete to Continuous Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soppelsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (4), pp.456-480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/mcj.15.4.456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariation of attentional cost and stability provides further evidence for two routes to learning new coordination patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Vers une prise en compte de la contrainte liée à l’effecteur dans la dynamique de coordination graphomotrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2009.10.006⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365322v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une prise en compte de la contrainte liée à l’effecteur dans la dynamique de coordination graphomotrice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Covariation of attentional cost and stability provides further evidence for two routes to learning new coordination patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.05.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (2), pp.107--118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2009.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588102v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Stability in the Dynamics of Learning, Memorizing, and Forgetting New Coordination Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (2), pp.103-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3200/JMBR.40.2.103-116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a new behavioral pattern is stabilized with learning determines its persistence and flexibility in memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 170 (2), pp.238--244. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-005-0208-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory dynamics: distance between the new task and existing behavioural patterns affects learning and interference in bimanual coordination in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 331 (3), pp.193-197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3940(02)00878-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory dynamics: distance between the new task and existing behavioural patterns affects learning and interference in bimanual coordination in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 331 (3), pp.193--197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-3940(02)00878-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision des postulats classiques sur la mémoire : approche dynamique non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Comportamentalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8 (1), pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2984,365 +3005,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance robotique et intervention motrice auprès de personnes présentant un trouble du spectre de l’autisme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment se synchroniser pour mieux participer aux activités quotidiennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04140060v1</w:t>
+                <w:t xml:space="preserve">hal-04140067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se synchroniser pour mieux participer aux activités quotidiennes ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Coordination et habilités sociales de l'enfant autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, 23 p</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140067v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination et habilités sociales de l'enfant autiste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assistance robotique et intervention motrice auprès de personnes présentant un trouble du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2020, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140171v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours ludo-éducatifs assistés par le robot Leka et dédiés aux enfants avec le Trouble du Spectre Autistique (TSA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nexem. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3352,124 +3373,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-dépendance entre les anomalies sociales et perceptivo-motrices chez des enfants avec TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non précisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3479,316 +3500,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique de la mémoire: Entre rappel et oubli de gestes coordonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, ‎ 3841678408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise et mémorisation dans la leçon de danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marielle Brun. Repères pour agir, 2013, 978-2-86619-332-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for (dynamic) principles of learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Berlin Heidelberg, pp.57-89, 2004, Understanding Complex Systems, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39676-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire émergente : vers une approche dynamique de la mémorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2-7475-0420-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3798,129 +3819,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise et mémorisation dans la leçon de danse : hypothèses et expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRDP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer la leçon de danse. Regards croisés sur la transmission en milieux éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Brun (dir.), pp. 213-226, 2013, coll. Repères pour agir, 978-2-86619-332-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3988,51 +4009,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54C82E7F"/>
+    <w:nsid w:val="4293046E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4219,51 +4240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kostrubiec-viviane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7206-6138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059055820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djoulde Barry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouria Ben Haddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baccati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoulde Barry Amadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent Paubel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Gorgio Zanone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.06.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZNM635N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Kostrubiec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scott Kelso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0600-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soppelsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.4.456" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD30SFSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.40.2.103-116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0208-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JL1830TM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLTFS2ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39676-5_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kostrubiec-viviane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7206-6138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059055820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=x2MFXXoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djoulde Barry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouria Ben Haddi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baccati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoulde Barry Amadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent Paubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_18" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Gorgio Zanone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZNM635N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Kostrubiec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scott Kelso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Andr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0600-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soppelsa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.4.456" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.10.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD30SFSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.40.2.103-116" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0208-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JL1830TM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLTFS2ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39676-5_4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>