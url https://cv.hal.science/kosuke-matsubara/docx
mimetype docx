--- v0 (2026-03-23)
+++ v1 (2026-04-22)
@@ -16,430 +16,1216 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kosuke Matsubara </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV de Kosuke Matsubara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SHIFT FROM “HABITAT POUR LE PLUS GRAND NOMBRE” TO “HABITAT ÉVOLUTIF” IN POST-WAR FRANCOPHONIE</w:t>
+                <w:t xml:space="preserve">Fernand Pouillon's Symbiotic Spaces in Suburban Housing Complex in Paris—From the Perspective of Continuity with the “Three Districts of Algiers”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikako Toda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Matsubara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Architecture and Planning (Transactions of AIJ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3130/aija.84.1473⟩</w:t>
+              <w:t xml:space="preserve">JAPAN ARCHITECTURAL REVIEW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2475-8876.70088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290842v1</w:t>
+                <w:t xml:space="preserve">hal-05583361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMATION AND CHANGE OF AN INTERNATIONAL EXCHANGE ORGANIZATION ATBAT</w:t>
+                <w:t xml:space="preserve">フェルナン・プイヨンのパリ郊外団地地区における共生空間</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikako Toda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Matsubara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Architecture and Planning (Transactions of AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 82 (742), pp.3239-3249. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 91 (840), pp.351-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3130/aija.91.351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3130/aija.82.3239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02290843v1</w:t>
+                <w:t xml:space="preserve">hal-05581143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Street toponymy and the decolonisation of the urban landscape in post-colonial Nairobi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melissa Wanjiru</w:t>
+                <w:t xml:space="preserve">Development of French inspired urban architecture with the construction of the Yunnan-Vietnam Railway: a case study of Kunming city based on literature survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahui Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Matsubara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08873631.2016.1203518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Architecture and Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (4), pp.1915-1950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13467581.2022.2153054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353870v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An examination of the three districts in Algiers by Fernand Pouillon as Moorish architecture: Research on dwelling practice around the “bidonville (shantytown)” project in Algiers during the Late Colonial Period, Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAPAN ARCHITECTURAL REVIEW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), pp.458-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2475-8876.12279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of reconstruction planning and shop owners’ contribution in the post-war transformation and revival of vitality in Hiroshima Hondōri Shōtengai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allam Alkazei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Asian Architecture and Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.425-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13467581.2022.2046587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some learnings Gyoji Banshoya acquired from the spatial composition of the ancient shantytown of Mahieddine, in 1950's Algiers: Research on dwelling practice around the “bidonville (shantytown)” project in Algiers during the Late Colonial Period, Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAPAN ARCHITECTURAL REVIEW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2475-8876.12203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-conflict reconstruction and the decline of urban vitality in Downtown Beirut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allam Alkazei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.267-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13563475.2020.1839388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A shift from “habitat pour le plus grand nombre” to “habitat évolutif” in post‐war francophonie: A study on the history of international and regional exchange activity of ATBAT(Atelier des Bâtisseurs), part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAPAN ARCHITECTURAL REVIEW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.601-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2475-8876.12179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A SHIFT FROM “HABITAT POUR LE PLUS GRAND NOMBRE” TO “HABITAT ÉVOLUTIF” IN POST-WAR FRANCOPHONIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Architecture and Planning (Transactions of AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (760), pp.1473-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3130/aija.84.1473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FORMATION AND CHANGE OF AN INTERNATIONAL EXCHANGE ORGANIZATION ATBAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Architecture and Planning (Transactions of AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (742), pp.3239-3249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3130/aija.82.3239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slum Toponymy in Nairobi, Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Wangui Wanjiru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban and Regional Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.21-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14398/urpr.4.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Street toponymy and the decolonisation of the urban landscape in post-colonial Nairobi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Wanjiru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08873631.2016.1203518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gyoji Banshoya (1930–1998): a Japanese planner devoted to historic cities in the Middle East and North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Matsubara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02665433.2015.1073610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -449,105 +1235,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation et modernisation de la ville historique de Fès, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Matsubara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de Recherches sur les Langues et les Cultures d'Asie et d'Afrique. 54, pp.255, 2014, Institut de Recherches sur les Langues et les Cultures d'Asie et d'Afrique, Série Monographique, 978-4-86337-155-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -694,51 +1480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Matsubara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3130/aija.84.1473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290843v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3130/aija.82.3239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353870v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wanjiru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08873631.2016.1203518" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2015.1073610" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257345v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikako Toda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Matsubara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2475-8876.70088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3130/aija.91.351" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13467581.2022.2153054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2475-8876.12279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allam Alkazei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13467581.2022.2046587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2475-8876.12203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2020.1839388" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2475-8876.12179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3130/aija.84.1473" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3130/aija.82.3239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wangui Wanjiru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14398/urpr.4.21" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wanjiru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08873631.2016.1203518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2015.1073610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>