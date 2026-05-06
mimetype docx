--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -100,139 +100,139 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEANCES D'ENTRAINEMENT PEDAGOGIQUE (SEP) D'HISTOIRE-GEOGRAPHIE DANS LES CENTRES D'ANIMATION ET DE FORMATION PEDAGOGIQUE (CAFOP) : DEMARCHE ET BILAN DIDACTIQUE</w:t>
+                <w:t xml:space="preserve">Organisation coopérative du travail des élèves en éducation à la durabilité (EDD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
+                <w:t xml:space="preserve">Kouadio Jean-Pierre OUSSOU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Della/Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 du Tome 2 (29), pp.75 - 98</w:t>
+              <w:t xml:space="preserve">Recherches et Regards d’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Editions Francophones Universitaires d’Afrique), 4 (12), pp.153-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296840v1</w:t>
+                <w:t xml:space="preserve">hal-05133702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle offre en didactique de l'histoire et de la géographie pour les parcours de Professeur de lycée et de collège à l'Ecole Normale Supérieure d'Abidjan (Côte d'Ivoire) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Relecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Lettres, Langues, Arts et Education, 1 (3), pp.124-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -243,134 +243,134 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation coopérative du travail des élèves en éducation à la durabilité (EDD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouadio Jean-Pierre OUSSOU</w:t>
+                <w:t xml:space="preserve">SEANCES D'ENTRAINEMENT PEDAGOGIQUE (SEP) D'HISTOIRE-GEOGRAPHIE DANS LES CENTRES D'ANIMATION ET DE FORMATION PEDAGOGIQUE (CAFOP) : DEMARCHE ET BILAN DIDACTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et Regards d’Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Editions Francophones Universitaires d’Afrique), 4 (12), pp.153-182</w:t>
+              <w:t xml:space="preserve">Della/Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 du Tome 2 (29), pp.75 - 98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133702v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Approche Par Compétence (APC) : 15 années d'imbroglio pédagogico-didactique en histoire-géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre OUSSOU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENCLUME D’IVOIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 2 (numéro spécial 10 ans), pp.124-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -389,264 +389,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉDUQUER AU GENRE ET À L’ÉGALITÉ DES SEXES : DIAGNOSTIC CURRICULAIRE AU SECONDAIRE GÉNÉRAL IVOIRIEN À L’AUNE DE L’ÉDUCATION À LA DURABILITÉ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">DIAGNOSTIC CURRICULAIRE DE L'HISTOIRE-GÉOGRAPHIE À L'ÉCOLE PRIMAIRE IVOIRIENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geovision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Hors Serie (03_Acte du colloque _Tome 2), pp.74-90</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'ACAREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Tome 3, volume 6 (Numero spécial 2024), pp.129-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776606v1</w:t>
+                <w:t xml:space="preserve">hal-04447902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAGNOSTIC CURRICULAIRE DE L'HISTOIRE-GÉOGRAPHIE À L'ÉCOLE PRIMAIRE IVOIRIENNE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ÉDUCATION À L’ENVIRONNEMENT : QUELLE APPROCHE GÉOGRAPHIQUE POUR UN IMPÉRATIF ÉCOLOGIQUE DANS LES CURRICULUMS DE GÉOGRAPHIE EN ÉCOLE SECONDAIRE IVOIRIENNE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'ACAREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Tome 3, volume 6 (Numero spécial 2024), pp.129-153</w:t>
+              <w:t xml:space="preserve">Espaces Africains (Revue des Sciences Sociales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Varia-decembre 2024, 1 (2), pp.172-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447902v1</w:t>
+                <w:t xml:space="preserve">hal-04866744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉDUCATION À L’ENVIRONNEMENT : QUELLE APPROCHE GÉOGRAPHIQUE POUR UN IMPÉRATIF ÉCOLOGIQUE DANS LES CURRICULUMS DE GÉOGRAPHIE EN ÉCOLE SECONDAIRE IVOIRIENNE ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ÉDUQUER AU GENRE ET À L’ÉGALITÉ DES SEXES : DIAGNOSTIC CURRICULAIRE AU SECONDAIRE GÉNÉRAL IVOIRIEN À L’AUNE DE L’ÉDUCATION À LA DURABILITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Africains (Revue des Sciences Sociales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Varia-decembre 2024, 1 (2), pp.172-188</w:t>
+              <w:t xml:space="preserve">Geovision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Hors Serie (03_Acte du colloque _Tome 2), pp.74-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866744v1</w:t>
+                <w:t xml:space="preserve">hal-04776606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PRATIQUE REFLEXIVE EN CLASSE DE GEOGRAPHIE A L’AUNE DE L’APPROCHE PAR COMPETENCE (APC) ET DE L’EDD : QUEL INTERET AU SECONDAIRE GENERAL IVOIRIEN ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluraxes/Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Collection PLURAXES/MONDE, 2 (4), pp.262-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -680,51 +680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES CURRICULUMS DE GEOGRAPHIE DU SECONDAIRE GENERAL IVOIRIEN : QUEL PARADIGME DOMINANT DANS UN CONTEXTE D’EMERGENCE DE L’EDUCATION AU DEVELOPPEMENT DURABLE (EDD) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geovision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 10 (10 décembre 2023)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -749,51 +749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUQUER AU DEVELOPPEMENT DURABLE SUR LA THEMATIQUE DE L'EAU EN COTE D'IVOIRE : PERSPECTIVE D'UN CURRICULUM POSSIBLE EN CLASSE DE GEOGRAPHIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre OUSSOU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ACAREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Fin/ campagne éditoriale 2023 (Tome 4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -818,64 +818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUEL USAGE PÉDAGOGIQUE ET/OU DIDACTIQUE DU SMARTPHONE EN COURS SUR LES CONTENUS D'EDD EN CLASSE DE GEOGRAPHIE DANS L'ENSEIGNEMENT SECONDAIRE IVOIRIEN ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre OUSSOU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Africain de Communication Scientifique et Technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, GRPCI (Groupe de Recherche Pluridisciplinaire de Côte d’Ivoire), Hors Serie (110)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -932,64 +932,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ALLIANCES INTERCULTURELLES : QUELS ENJEUX ET MISE EN OEUVRE POUR UNE EDUCATION A LA COHESION PACIFIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations rurales en Afrique pendant les périodes coloniales et postcoloniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département d'Histoire de l'Université Felix Houphouët Boigny d'Abidjan (Côte d'Ivoire), Mar 2025, Yamoussoukro, Côte d’Ivoire. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1014,51 +1014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ÉDUCATION À LA DURABILITÉ : UN PARENT PAUVRE DES CURRICULUMS DE GÉOGRAPHIE EN SECONDAIRE GÉNÉRAL IVOIRIEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RAIFFET monde, May 2025, ABIDJAN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1083,51 +1083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which X-factor(s) in collaborative work in sustainability education? A case study in the implementation of education for rational water management in geography classes in secondary schools in Côte d'Ivoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIDHGEC24 : COLLOQUE INTERNATIONAL DES DIDACTIQUES DE L'HISTOIRE, DE LA GÉOGRAPHIE ET DE L'ÉDUCATION À LA CITOYENNETÉ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1331,51 +1331,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation au développement durable (EDD) dans le secondaire général en Côte d'Ivoire : approche curriculaire en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris Cité, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UNIP7199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1402,51 +1402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire : EA 4434 LDAR L'EDUCATION AU DEVELOPPEMENT DURABLE (EDD) DANS LE SECONDAIRE GENERAL EN COTE D'IVOIRE : APPROCHE CURRICULAIRE EN GEOGRAPHIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Cité, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1642,51 +1642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre Oussou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051718v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Archer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre OUSSOU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10513099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussou-Kouadio Jean-Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.c3cn-1273" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre Jean-Varold OUSSOU" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04390288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03718054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre OUSSOU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051718v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre Oussou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Archer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10513099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussou-Kouadio Jean-Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.c3cn-1273" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre Jean-Varold OUSSOU" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04390288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03718054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>