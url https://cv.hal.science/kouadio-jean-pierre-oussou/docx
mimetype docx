--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -100,277 +100,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation coopérative du travail des élèves en éducation à la durabilité (EDD)</w:t>
+                <w:t xml:space="preserve">SEANCES D'ENTRAINEMENT PEDAGOGIQUE (SEP) D'HISTOIRE-GEOGRAPHIE DANS LES CENTRES D'ANIMATION ET DE FORMATION PEDAGOGIQUE (CAFOP) : DEMARCHE ET BILAN DIDACTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouadio Jean-Pierre OUSSOU</w:t>
+                <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et Regards d’Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Editions Francophones Universitaires d’Afrique), 4 (12), pp.153-182</w:t>
+              <w:t xml:space="preserve">Della/Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 du Tome 2 (29), pp.75 - 98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133702v1</w:t>
+                <w:t xml:space="preserve">hal-05296840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle offre en didactique de l'histoire et de la géographie pour les parcours de Professeur de lycée et de collège à l'Ecole Normale Supérieure d'Abidjan (Côte d'Ivoire) ?</w:t>
+                <w:t xml:space="preserve">Organisation coopérative du travail des élèves en éducation à la durabilité (EDD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurice Archer</w:t>
+                <w:t xml:space="preserve">Kouadio Jean-Pierre OUSSOU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Relecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Lettres, Langues, Arts et Education, 1 (3), pp.124-154</w:t>
+              <w:t xml:space="preserve">Recherches et Regards d’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Editions Francophones Universitaires d’Afrique), 4 (12), pp.153-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051718v1</w:t>
+                <w:t xml:space="preserve">hal-05133702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEANCES D'ENTRAINEMENT PEDAGOGIQUE (SEP) D'HISTOIRE-GEOGRAPHIE DANS LES CENTRES D'ANIMATION ET DE FORMATION PEDAGOGIQUE (CAFOP) : DEMARCHE ET BILAN DIDACTIQUE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelle offre en didactique de l'histoire et de la géographie pour les parcours de Professeur de lycée et de collège à l'Ecole Normale Supérieure d'Abidjan (Côte d'Ivoire) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Della/Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 du Tome 2 (29), pp.75 - 98</w:t>
+              <w:t xml:space="preserve">Afrique Relecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Lettres, Langues, Arts et Education, 1 (3), pp.124-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296840v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Approche Par Compétence (APC) : 15 années d'imbroglio pédagogico-didactique en histoire-géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre OUSSOU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENCLUME D’IVOIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 2 (numéro spécial 10 ans), pp.124-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -389,264 +389,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAGNOSTIC CURRICULAIRE DE L'HISTOIRE-GÉOGRAPHIE À L'ÉCOLE PRIMAIRE IVOIRIENNE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ÉDUQUER AU GENRE ET À L’ÉGALITÉ DES SEXES : DIAGNOSTIC CURRICULAIRE AU SECONDAIRE GÉNÉRAL IVOIRIEN À L’AUNE DE L’ÉDUCATION À LA DURABILITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'ACAREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Tome 3, volume 6 (Numero spécial 2024), pp.129-153</w:t>
+              <w:t xml:space="preserve">Geovision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Hors Serie (03_Acte du colloque _Tome 2), pp.74-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447902v1</w:t>
+                <w:t xml:space="preserve">hal-04776606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉDUCATION À L’ENVIRONNEMENT : QUELLE APPROCHE GÉOGRAPHIQUE POUR UN IMPÉRATIF ÉCOLOGIQUE DANS LES CURRICULUMS DE GÉOGRAPHIE EN ÉCOLE SECONDAIRE IVOIRIENNE ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DIAGNOSTIC CURRICULAIRE DE L'HISTOIRE-GÉOGRAPHIE À L'ÉCOLE PRIMAIRE IVOIRIENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Africains (Revue des Sciences Sociales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Varia-decembre 2024, 1 (2), pp.172-188</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'ACAREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Tome 3, volume 6 (Numero spécial 2024), pp.129-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866744v1</w:t>
+                <w:t xml:space="preserve">hal-04447902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉDUQUER AU GENRE ET À L’ÉGALITÉ DES SEXES : DIAGNOSTIC CURRICULAIRE AU SECONDAIRE GÉNÉRAL IVOIRIEN À L’AUNE DE L’ÉDUCATION À LA DURABILITÉ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ÉDUCATION À L’ENVIRONNEMENT : QUELLE APPROCHE GÉOGRAPHIQUE POUR UN IMPÉRATIF ÉCOLOGIQUE DANS LES CURRICULUMS DE GÉOGRAPHIE EN ÉCOLE SECONDAIRE IVOIRIENNE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geovision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Hors Serie (03_Acte du colloque _Tome 2), pp.74-90</w:t>
+              <w:t xml:space="preserve">Espaces Africains (Revue des Sciences Sociales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Varia-decembre 2024, 1 (2), pp.172-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776606v1</w:t>
+                <w:t xml:space="preserve">hal-04866744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PRATIQUE REFLEXIVE EN CLASSE DE GEOGRAPHIE A L’AUNE DE L’APPROCHE PAR COMPETENCE (APC) ET DE L’EDD : QUEL INTERET AU SECONDAIRE GENERAL IVOIRIEN ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluraxes/Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Collection PLURAXES/MONDE, 2 (4), pp.262-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -680,51 +680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES CURRICULUMS DE GEOGRAPHIE DU SECONDAIRE GENERAL IVOIRIEN : QUEL PARADIGME DOMINANT DANS UN CONTEXTE D’EMERGENCE DE L’EDUCATION AU DEVELOPPEMENT DURABLE (EDD) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geovision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 10 (10 décembre 2023)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -749,51 +749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUQUER AU DEVELOPPEMENT DURABLE SUR LA THEMATIQUE DE L'EAU EN COTE D'IVOIRE : PERSPECTIVE D'UN CURRICULUM POSSIBLE EN CLASSE DE GEOGRAPHIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre OUSSOU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ACAREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Fin/ campagne éditoriale 2023 (Tome 4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -818,64 +818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUEL USAGE PÉDAGOGIQUE ET/OU DIDACTIQUE DU SMARTPHONE EN COURS SUR LES CONTENUS D'EDD EN CLASSE DE GEOGRAPHIE DANS L'ENSEIGNEMENT SECONDAIRE IVOIRIEN ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre OUSSOU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Africain de Communication Scientifique et Technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, GRPCI (Groupe de Recherche Pluridisciplinaire de Côte d’Ivoire), Hors Serie (110)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -926,247 +926,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ALLIANCES INTERCULTURELLES : QUELS ENJEUX ET MISE EN OEUVRE POUR UNE EDUCATION A LA COHESION PACIFIQUE ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'ÉDUCATION À LA DURABILITÉ : UN PARENT PAUVRE DES CURRICULUMS DE GÉOGRAPHIE EN SECONDAIRE GÉNÉRAL IVOIRIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mutations rurales en Afrique pendant les périodes coloniales et postcoloniales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département d'Histoire de l'Université Felix Houphouët Boigny d'Abidjan (Côte d'Ivoire), Mar 2025, Yamoussoukro, Côte d’Ivoire. pp.1-15</w:t>
+              <w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAIFFET monde, May 2025, ABIDJAN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144756v1</w:t>
+                <w:t xml:space="preserve">hal-05130881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ÉDUCATION À LA DURABILITÉ : UN PARENT PAUVRE DES CURRICULUMS DE GÉOGRAPHIE EN SECONDAIRE GÉNÉRAL IVOIRIEN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Which X-factor(s) in collaborative work in sustainability education? A case study in the implementation of education for rational water management in geography classes in secondary schools in Côte d'Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RAIFFET monde, May 2025, ABIDJAN, France</w:t>
+              <w:t xml:space="preserve">CIDHGEC24 : COLLOQUE INTERNATIONAL DES DIDACTIQUES DE L'HISTOIRE, DE LA GÉOGRAPHIE ET DE L'ÉDUCATION À LA CITOYENNETÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130881v1</w:t>
+                <w:t xml:space="preserve">hal-04985448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which X-factor(s) in collaborative work in sustainability education? A case study in the implementation of education for rational water management in geography classes in secondary schools in Côte d'Ivoire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LES ALLIANCES INTERCULTURELLES : QUELS ENJEUX ET MISE EN OEUVRE POUR UNE EDUCATION A LA COHESION PACIFIQUE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDHGEC24 : COLLOQUE INTERNATIONAL DES DIDACTIQUES DE L'HISTOIRE, DE LA GÉOGRAPHIE ET DE L'ÉDUCATION À LA CITOYENNETÉ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Les mutations rurales en Afrique pendant les périodes coloniales et postcoloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d'Histoire de l'Université Felix Houphouët Boigny d'Abidjan (Côte d'Ivoire), Mar 2025, Yamoussoukro, Côte d’Ivoire. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985448v1</w:t>
+                <w:t xml:space="preserve">hal-05144756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle hybridation contextuelle des sorties de terrain dans les lycées et collèges de Côte d'Ivoire en cours d'EDD et en classe de géographie ?</w:t>
               </w:r>
@@ -1331,51 +1331,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation au développement durable (EDD) dans le secondaire général en Côte d'Ivoire : approche curriculaire en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris Cité, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UNIP7199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1402,51 +1402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire : EA 4434 LDAR L'EDUCATION AU DEVELOPPEMENT DURABLE (EDD) DANS LE SECONDAIRE GENERAL EN COTE D'IVOIRE : APPROCHE CURRICULAIRE EN GEOGRAPHIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Jean-Pierre Oussou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Cité, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1642,51 +1642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre OUSSOU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051718v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre Oussou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Archer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10513099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussou-Kouadio Jean-Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.c3cn-1273" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre Jean-Varold OUSSOU" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04390288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03718054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre Oussou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133702v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre OUSSOU" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051718v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Archer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10513099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussou-Kouadio Jean-Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.c3cn-1273" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Pierre Jean-Varold OUSSOU" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04390288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03718054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>