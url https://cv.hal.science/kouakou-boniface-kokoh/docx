--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kouakou Boniface Kokoh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling old hard drives into polishing machines and rotating disk electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ranaivoniriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Desnoyers de Marbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (6), pp.2419-2425. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-025-06261-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalysis of organics for electrolysis and/or fuel cells: Some thoughts on using the ratio of forward to backward peak current as a measure of electrocatalyst efficiency and/or poisoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, pp.101625. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2024.101625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Green Synthesis of LaO x ‐Modified Pt/C Catalyst for Glycerol‐to‐Glycerate Electrooxidation in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202401292. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202401292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Glycerol‐to‐glycerate Electro‐oxidation on Cerium‐modified Pt/C Nanocatalyst in an Alkaline Direct Alcohol Fuel Cell: Cogeneration of Energy and Value‐added Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical hydrogen generation technology: Challenges in electrodes materials for a sustainable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.e2100206. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elsa.202100206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HER activity of nickel molybdenum sulfide electrocatalyst as function of the ionomer in the ink formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos V.M. Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (68), pp.26446-26460. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Glycerol Electrooxidation at Carbon-Supported PdFe Bimetallic Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Bueno Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Honorio Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170 (12), pp.124504. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ad1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Advantage of Teamwork: Unsupported Cobalt Molybdenum Sulfide as an Active HER Electrocatalyst in Alkaline Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (5), pp.054524. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac6b59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step forward: hydrogen production on cobalt molybdenum sulfide electrocatalyst in anion exchange membrane water electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos V. M. Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fouda-Onana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (9), pp.10396-10401. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c02270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03822512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Electrocatalytic Reactivity of Glucose Anomers at Bare Gold Electrocatalysts for Biomass-Fueled Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Phang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.12563-12571. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c03399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FTIR study of the electrooxidation of C2 and C3 alcohols on carbon-supported PdxRhy in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (11), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Tin Oxide-Carbon Composite Support to Deposit Rh Nanoparticles for Glycerol-to-Carbonate Electro-Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres F M Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme B Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (9), pp.094502. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac908d]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the C2 and C3 electroconversion in alkaline medium on Rh/C catalyst: in situ FTIR spectroscopic and chromatographic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 422, pp.140507. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 ‐to‐HCOOH Electrochemical Conversion on Nanostructured Cu x Pd 100−x /Carbon Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.1362-1368. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202100268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the selective electroconversion of the cellulosic biomass-derived glucose at PtAu nanocatalysts in an anion exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 887, pp.115162. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the electrooxidation of biomass-based organic molecules for energy, chemicals and hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.3071-3112. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CY02446H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 electroreduction to fuels on mesoporous carbon-embedded copper nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson O Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana R Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson A Ticianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio H B Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.6045-6053. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0se01025a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Electrooxidation Mechanism of Ethylene Glycol on Pd‐Based Nanocatalysts: In Situ FTIRS and LC‐MS Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Garcia G da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Rodrigues de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (21), pp.4326-4335. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Oxidation of Carbon Monoxide on Unsupported Gold Nanospheres in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-020-00626-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble effects of nickel in surfactant-less prepared Pt-Ni materials on the carbon monoxide oxidative removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dessources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-020-04817-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Energy Conversion from Direct Oxidation of Glucose on Active Electrode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-019-00570-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in hydrogen and oxygen electrocatalysis for anion exchange membrane technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.146-159. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2020.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient formic acid and carbon dioxide electro-reduction to alcohols on indium oxide electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayode Adesina Adegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankara Gayathri Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.4030-4038. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0se00623h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Mesoporous Co 3 O 4 /CoO on rGO Nanocomposites as Highly Active and Stable Oxygen Bi-Functional Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (13), pp.134509. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abb8b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium effects on Pt anode materials in a direct alkaline ethanol fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Aquino Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (58), pp.35310-35317. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra06570f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare laser-synthesized palladium-gold alloy nanoparticles as efficient electrocatalysts of glucose oxidation for energy conversion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.7955-7964. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cy01323d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Surface of Noble Metals Electrochemically by Underpotential Deposition of Transition Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.257-276. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/surfaces2020020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co3O4/rGO Catalysts for Oxygen Electrocatalysis: On the Role of the Oxide/Carbon Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cazayus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (4), pp.H94-H102. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0031904jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic and Electroanalytic Investigation of Carbohydrates Oxidation on Gold-Based Nanocatalysts in Alkaline and Neutral pHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (9), pp.H425 - H436. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0311809jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Electrochemical Properties of NiCo 2 O 4 Nanospinels Supported on Graphene Derivatives as Earth-Abundant Oxygen Bifunctional Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.319-326. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Loading Effect on the Activity of Co 3 O 4 /N-Doped Reduced Graphene Oxide Nanocomposites as Bifunctional Oxygen Reduction/Evolution Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.483-493. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201701168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Soft-Template Synthesis of Nanostructured Copper-Supported Mesoporous Carbon FDU-15 Electrocatalysts for Efficient CO 2 Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (11), pp.1371-1381. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Activity for Glycerol Electro-Oxidation of Nanostructured Pd−Pt and Pd−Pt−Ru Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (6), pp.1314 - 1319. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201600742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gradual reduction of graphene oxide on the CO tolerance of supported platinum nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.849 - 858. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Co-catalyst on the Selective Electrooxidation of Glycerol over Ruthenium-based Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.39 - 45. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201600406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis and Inhibition in the Electrochemical Reduction of CO 2 on Platinum in the Presence of Protonated Pyridine. New Insights into Mechanisms and Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Meledje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (39), pp.13922 - 13928. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b08028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Inorganic Materials at Work in Electrochemical Sensing and Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7010031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrocatalysis for Energy Conversion and Synthesis of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2573 - 2605. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Oscillatory Kinetics in the Electro-Oxidation of Glucose on Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Varela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (9), pp.H603 - H607. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.072179jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensionally ordered mesoporous hydroxylated Ni x Co 3−x O 4 spinels for the oxygen evolution reaction: on the hydroxyl-induced surface restructuring effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (15), pp.7173-7183. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA00185A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.1547 - 1557. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07711.1547ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Acetic Acid on Carbon Monoxide Electrooxidation over Tin Oxide and Rhodium-Modified Platinum Electrode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layciane Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Purgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.11 - 15. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-016-0333-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Support Nanostructuration for CO 2 Electroreduction to Formic Acid on Copper Based Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.1291-1302. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07711.1291ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Based Mesoporous Spinels for Oxygen Evolution Reaction in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (9), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07709.0015ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependence of oxygen reduction activity on Pt/C and PtCr/C electrocatalysts synthesized from microwave-heated diethylene glycol method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Kadirgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 203, pp.72 - 84. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroconversion of glycerol in alkaline medium: From generation of energy to formation of value-added products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Garcia da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Aquino Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Rodrigues de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351, pp.174 - 182. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.03.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Oxide–Carbon Heterointerface on the Activity of Co3O4/NRGO Nanocomposites toward ORR and OER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (15), pp.7949-7958. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High impact of the reducing agent on palladium nanomaterials: new insights from X-ray photoelectron spectroscopy and oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (15), pp.12627-12637. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra24829a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis of highly active and durable PdM/C (M = Fe, Mn) nanocatalysts for the oxygen reduction reaction in an alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (21), pp.8337-49. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ta02096h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212, pp.864 - 875. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Dependent Electrocatalytic Activity of Free Gold Nanoparticles for the Glucose Oxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.1454-62. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201600065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic activity of carbon-supported metallophthalocyanine catalysts toward oxygen reduction reaction in alkaline solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabinty Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karifa Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.931 - 942. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-015-2932-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164 (2), pp.G29 - G35. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Electrocatalytic Activity of Carbon-Supported Pt x Ni 1− x in Hydrogen Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dessources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (23), pp.3964 - 3973. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201600733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of rhodium and tin oxide on carbon supported platinum catalysts for ethanol electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layciane Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 315, pp.47 - 55. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient electrolyzer for CO 2 splitting in neutral water using earth-abundant materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (20), pp.5526 - 5529. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1604628113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Carbon Supported Metal Nanoparticles Preparation for Oxygen Reduction Reaction in Low Temperature Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.310-348. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5010310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Information Transmission System Powered by an Abiotic Biofuel Cell Implanted in an Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Guz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.276-280. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elan.201400653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au@Pt Core–Shell Mesoporous Nanoballs and Nanoparticles as Efficient Electrocatalysts toward Formic Acid and Glucose Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.27529-27539. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding CeO2 to RuO2-IrO2 Mixed Nanocatalysts: Activity towards the Oxygen Evolution Reaction and Stability in Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.1128-1137. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201500072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Structure Modification of Palladium Nanomaterials during Chemical Synthesis by using In Situ X-ray Diffraction: Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.592-599. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electrocatalysts on the Basis of Bare Au Nanomaterials for Biofuel Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (11), pp.6489-6496. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscata1.5b01478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun Carbon Fibers: Promising Electrode Material for Abiotic and Enzymatic Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (16724-16733), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic properties of nanomaterials synthesized from &amp;quot;Bromide Anion Exchange&amp;quot; method - Investigations of glucose and glycerol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.205-214. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically induced surface modifications of mesoporous spinels (Co3O4-d, MnCo2O4-d, NiCo2O4-d) as the origin of the OER activity and stability in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouchenafa-Saib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3(33), pp.17433-17444. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TA04437E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (11), pp.1976-1987. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacemaker Activated by an Abiotic Biofuel Cell Operated in Human Serum Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Guz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (11), pp.2445-2457. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elan.201400440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of isopropanol using a nickel foam electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Drunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jerkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 716 (SI), pp.120-128. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the reaction products resulted from glycerol electrooxidation on Ni-based materials in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of ruthenium nano-oxides for the oxygen evolution reaction in a Proton Exchange Membrane Water Electrolyzer supplied by a solar profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.284-291. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Behavior of Organics Oxidation on Palladium-Based Nanocatalysts Synthesized from Bromide Anion Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSICAL AND ANALYTICAL ELECTROCHEMISTRY (GENERAL) - 224TH ECS MEETING </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (46), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05846.0025ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the available specific surface area of carbon supports to boost the electroactivity of nanostructured Pt catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (46), pp.25609-25620. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03851g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactivity of RuO2-IrO2 mixed nanocatalysts toward the oxygen evolution reaction in a water electrolyzer supplied by a solar profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (30 ), pp.16785-16796. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.07.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of chemicals resulted in selective glycerol conversion as sustainable fuel on Pd-based anode nanocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (110 ), pp.64476-64483 </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra09822f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on the Surface Structure Effect of Free Gold Nanorods on Glucose Electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, C 117 (19), pp.9872-9880. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401009r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Preparation of PdNi/C and PdAg/C Nanocatalysts for Glycerol Electrooxidation in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.167. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-013-0138-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of oxygen reduction reaction on carbon-supported Pd-based nanomaterials in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160(6), pp.H302-H308. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.035306jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Electrochemical Valorization of Glycerol: Fourier Transform Infrared Spectroscopic and Chromatographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.2403-2411. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs400559d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol oxidation on nickel based nanocatalysts in alkaline medium - Identification of the reaction products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 703, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding a Third Metal to Carbon-Supported PtSn-Based Nanocatalysts for Direct Ethanol Fuel Cell in Acidic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.F965-F971. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.025309jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Ternary and Quaternary Catalysts for the Electrooxidation of Glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Artemyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC WORLD JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.502083. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/2012/502083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mamaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.376-380. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of PtSnRh/C nanoparticles for the electrooxidation of C1 and C2 alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Teran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (18), pp.5846-5850. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Gold-Platinum Nanomaterials Using Bromide Anion Exchange-Synergistic Electroactivity toward CO and Glucose Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tonda-Mikiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (11), pp.H828-H833. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.001211jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ethanol fuel cell: Electrochemical performance at 90 degrees C on Pt and PtSn/C electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L.S. Purgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 198, pp.95-99. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.09.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization study of PtSn/C catalysts applied to direct ethanol fuel cell: Effect of the preparation method on the electrocatalytic activity of the catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.04.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Electroreduction Catalyzed by Bilirubin Oxidase Does Not Release Hydrogen Peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradel Tonda-Mikiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.268 - 272. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-011-0062-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the performances of a single concentric glucose/O2 biofuel cell by combination of bilirubin oxidase/Nafion cathode and Au-Pt anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2008.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term activity of covalent grafted biocatalysts during intermittent use of a glucose/O-2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (11), pp.2998 - 3003. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 622, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of the anode in direct ethanol fuels cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruy Sousa Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Marques dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Rafael Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (1), pp. 283-293. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-supported ternary PtSnIr catalysts for direct ethanol fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.6997. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of gold-platinum alloys for glucose electrooxidation in biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, B (111), pp.10329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen transport through laccase biocathodes for a membrane-less glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.331-336. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose oxidation on Au-Pt nanoparticles in a membrane-less biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of Platinum−Gold Alloys for Glucose Electrooxidation in Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (34), pp. 10329-10333. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0720183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactivity of modified platinum electrodes for ethanol electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 167, pp.1. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.12.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Oxidation of Unprotected Carbohydrates to Aldehyde Analogues by Using TEMPO Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bashiardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (10), pp.1567-1570. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanol electrooxidation at Ptx Ru(1-x)Oy electrodes: an in situ FTIR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ FTIRS studies of the electrocatalytic oxidation of ethanol on Pt alloy electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.1567. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-007-0360-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of benzyl alcohol and benzaldehyde on a nickel oxy-hydroxide electrode in a filter-press type cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Motheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Gonzaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1035. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9156-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.3459. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Pt + RuO2 catalysts prepared by thermal decomposition of polymeric precursors to DMFC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, pp.1195. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of monosaccharides on platinum electrodes modified by thallium adatoms in carbonate buffered medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.233. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-9056-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of acetaldehyde on platinum modified Ti/Ru0.3Ti0.7O2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Forti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manzo-Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.2800. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.643. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9116-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of lactose on gold nanoparticle modified carbon in carbonate buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-9042-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of ethanol on Pt-Mo bimetallic electrodes in acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1035. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9222-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective TEMPO‐Catalyzed Chemicals vs. Electrochemical Oxidation of Carbohydrate Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2-3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07328300600636819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective electro-oxidation of D-glucose by RuCl2(azpy)2 complexes as electrochemical mediators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.3341. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic reduction of lactic acid on copper and lead cathodes in aqueous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51, pp.111. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective electroreduction of pyruvic acid on lead electrode in acid medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.2431. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2004.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Annealing on HER Performance of Unsupported Ni-Mo Transition Metal Sulfide Electrocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandes Messa Moreira Thamyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, Aug 2025, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Glucose Fuel Cell: Carbon Support Effect on the Anode Nanocatalysts Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Conference on Energy &amp; the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electrochemical Society, Jul 2019, Glasgow, United Kingdom. pp.505-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04594369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Metal Free Catalysts for ORR and OER: Doped Graphene Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applications of Surface and Interface Analysis (EUCASIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chimie Paris Tech; Société Française du Vide (SFV), 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium Electrocatalysts Synthesis: Probing Reducing Agent Effect By XRD, XPS and ORR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">231st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">231st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Nouvellle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobaltites Supportées sur Oxyde de Graphène Réduit Dopé avec des Hétéroatomes (N, S, F) pour l’Élaboration d’une Électrode à Air Réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société chimique de France (SCF), subdivision Électrochimie, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroatom-doped graphene supported Co-based nanospinels as bifunctional catalysts for ORR and OER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electrocatalysis (ECAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kanagawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon fibers: a promising electrode material for abiotic and enzymatic catalysis in hybrid biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eletroatividade de eletrodos de PtxRu(1-x)oy na eletrooxidação de metanol: um estudo por FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congreso de la Sociedad Iberoamericana de Electroquímica – SIBAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of ethanol on tin modified platinum electrodes in acid medium 5th International Conference on Electrocatalysis, From Theory to Industrial Applications, Kotor (Serbia & Montenegro), Septembre, 2006,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrooxidation of ethanol on tin modified platinum electrodes in acid medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, KOTOR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic behaviour of molybdenum modified platinum electrodes for electrooxidation of ethanol in acid medium. 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalytic behaviour of molybdenum modified platinum electrodes for electrooxidation of ethanol in acid medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigação por FTIR da eletrooxidação de etanol em eletrodos de Sn(1-x)IrxO2 XVII Congreso de la Sociedad Iberoamericana de Electroquímica – SIBAE, 3 - 7 avril 2006, La Plata, Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigação por FTIR da eletrooxidação de etanol em eletrodos de Sn(1-x)IrxO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, LA PLATA, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterização de pos-ultrafinos de Pt-Sn preparados pelo metodo de precursores polimericos. XV Simposio Brasileiro de Eletroquimica e Eletroanalitica (SIBEE), , Londrina (Parana), Brésil, 4-7 décembre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caracterização de pos-ultrafinos de Pt-Sn preparados pelo metodo de precursores polimericos. XV Simposio Brasileiro de Eletroquimica e Eletroanalitica (SIBEE), Londrina (Parana), Brésil, 4-7 décembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, LONDRINA, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium. 7th European Symposium on Electrochemical Engineering, Toulouse, France, 3-5 octobre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives. 6th International meeting of the Portuguese Carbohydrate Group - Glupor VI, 3rd Iberian Carbohydrate Meeting, Coimbra, Portugal, September 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, COIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ST-MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactobionate on gold nanoparticles modified carbon electrode. 207th Meeting of the Electrochemical Society, 15-20 mai 2005, Québec City, Canada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactobionate on gold nanoparticles modified carbon electrode. 207th Meeting of the Electrochemical Society, 15-20 mai 2005, Québec City, Canada.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the two ends: Designing materials to bridge electronic conductivity and catalytic activity in an electrochemical energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-8, 2021, Metal Oxides, 978-0-12-818496-7. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide-based electrocatalysts for low-temperature electrochemical production and oxidation of hydrogen (HER and HOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.9-35, 2021, Metal Oxides Series, 978-0-12-818496-7. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00010-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible Losses in Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells and Hydrogen: From Fundamentals to Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, 2018, 978-0-12-811459-9. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Electrochemical In Situ and On-Line Characterization Techniques for Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In-situ Characterization Techniques for Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.383-439, 2018, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-56322-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Measurement Methods and Characterization on the Cell Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigenori Mitsushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells and Hydrogen: From Fundamentals to Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2018, 978-0-12-811459-9. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Design and Fabrication of Porous Metallic Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thandavarayan Maiyalagan; Viswanathan S. Saji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysts for Low Temperature Fuel Cells: Fundamentals and Recent Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.511-531, 2017, 9783527341320 (print) ; 9783527803873 (online). </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527803873.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reactivity at Free and Supported Gold Nanocatalysts Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neeraj Kumar Mishra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalytic Application of Nano-Gold Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, pp.101-130, 2016, 978-953-51-2640-9 (print) ; 978-953-51-5449-5 (PDF) ; 978-953-51-2641-6 (online). </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/64770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Surfactant-free Nanomaterials for Electrochemical Energy Conversion Systems: From Electrocatalysis to Bionanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashutosh Tiwari; Filiz Kuralay; Lokman Uzun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electrode Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; Scrivener Publishing, pp.103-145, 2016, 9781119242529 (print) ; 9781119242659 (online). </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119242659.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Modification. Application in Organic Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis: Computational, Experimental, and Industrial Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2010, 9780429149481. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420045451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Modiﬁcation: Application in Organic Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis: Computational, Experimental, and Industrial Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9780429149481. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420045451-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A GRAPHENE OXIDE-BASED COMPOUND FOR AN AIR ELECTRODE OF A METAL-AIR BATTERY AND ASSOCIATED COMPOUND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019110933. 2019, http://translationportal.epo.org/emtp/translate/?ACTION=abstract-retrieval&amp;COUNTRY=WO&amp;ENGINE=google&amp;FORMAT=docdb&amp;KIND=A1&amp;LOCALE=en_EP&amp;NUMBER=2019110933&amp;SRCLANG=EN&amp;OPS=ops.epo.org/3.2&amp;TRGLANG=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-based Nanospinels as Earth-Abundant Catalysts for ORR and OER in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced micro-power fuel cell for bionanotechnology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop: Nanomaterials for Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kouakou Boniface Kokoh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Annealing on HER Performance of Unsupported Ni-Mo Transition Metal Sulfide Electrocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandes Messa Moreira Thamyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, Aug 2025, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Glucose Fuel Cell: Carbon Support Effect on the Anode Nanocatalysts Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Conference on Energy &amp; the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electrochemical Society, Jul 2019, Glasgow, United Kingdom. pp.505-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04594369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium Electrocatalysts Synthesis: Probing Reducing Agent Effect By XRD, XPS and ORR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">231st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">231st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Nouvellle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobaltites Supportées sur Oxyde de Graphène Réduit Dopé avec des Hétéroatomes (N, S, F) pour l’Élaboration d’une Électrode à Air Réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société chimique de France (SCF), subdivision Électrochimie, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Metal Free Catalysts for ORR and OER: Doped Graphene Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applications of Surface and Interface Analysis (EUCASIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chimie Paris Tech; Société Française du Vide (SFV), 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroatom-doped graphene supported Co-based nanospinels as bifunctional catalysts for ORR and OER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electrocatalysis (ECAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kanagawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon fibers: a promising electrode material for abiotic and enzymatic catalysis in hybrid biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic behaviour of molybdenum modified platinum electrodes for electrooxidation of ethanol in acid medium. 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalytic behaviour of molybdenum modified platinum electrodes for electrooxidation of ethanol in acid medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of ethanol on tin modified platinum electrodes in acid medium 5th International Conference on Electrocatalysis, From Theory to Industrial Applications, Kotor (Serbia & Montenegro), Septembre, 2006,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrooxidation of ethanol on tin modified platinum electrodes in acid medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, KOTOR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigação por FTIR da eletrooxidação de etanol em eletrodos de Sn(1-x)IrxO2 XVII Congreso de la Sociedad Iberoamericana de Electroquímica – SIBAE, 3 - 7 avril 2006, La Plata, Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigação por FTIR da eletrooxidação de etanol em eletrodos de Sn(1-x)IrxO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, LA PLATA, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eletroatividade de eletrodos de PtxRu(1-x)oy na eletrooxidação de metanol: um estudo por FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congreso de la Sociedad Iberoamericana de Electroquímica – SIBAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterização de pos-ultrafinos de Pt-Sn preparados pelo metodo de precursores polimericos. XV Simposio Brasileiro de Eletroquimica e Eletroanalitica (SIBEE), , Londrina (Parana), Brésil, 4-7 décembre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caracterização de pos-ultrafinos de Pt-Sn preparados pelo metodo de precursores polimericos. XV Simposio Brasileiro de Eletroquimica e Eletroanalitica (SIBEE), Londrina (Parana), Brésil, 4-7 décembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, LONDRINA, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium. 7th European Symposium on Electrochemical Engineering, Toulouse, France, 3-5 octobre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives. 6th International meeting of the Portuguese Carbohydrate Group - Glupor VI, 3rd Iberian Carbohydrate Meeting, Coimbra, Portugal, September 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, COIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ST-MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactobionate on gold nanoparticles modified carbon electrode. 207th Meeting of the Electrochemical Society, 15-20 mai 2005, Québec City, Canada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactobionate on gold nanoparticles modified carbon electrode. 207th Meeting of the Electrochemical Society, 15-20 mai 2005, Québec City, Canada.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalysis of organics for electrolysis and/or fuel cells: Some thoughts on using the ratio of forward to backward peak current as a measure of electrocatalyst efficiency and/or poisoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, pp.101625. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2024.101625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling old hard drives into polishing machines and rotating disk electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ranaivoniriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Desnoyers de Marbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (6), pp.2419-2425. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-025-06261-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Glycerol‐to‐glycerate Electro‐oxidation on Cerium‐modified Pt/C Nanocatalyst in an Alkaline Direct Alcohol Fuel Cell: Cogeneration of Energy and Value‐added Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Green Synthesis of LaO x ‐Modified Pt/C Catalyst for Glycerol‐to‐Glycerate Electrooxidation in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202401292. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202401292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HER activity of nickel molybdenum sulfide electrocatalyst as function of the ionomer in the ink formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos V.M. Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (68), pp.26446-26460. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical hydrogen generation technology: Challenges in electrodes materials for a sustainable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.e2100206. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elsa.202100206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Glycerol Electrooxidation at Carbon-Supported PdFe Bimetallic Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Bueno Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Honorio Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170 (12), pp.124504. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ad1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Electrocatalytic Reactivity of Glucose Anomers at Bare Gold Electrocatalysts for Biomass-Fueled Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Phang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.12563-12571. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c03399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FTIR study of the electrooxidation of C2 and C3 alcohols on carbon-supported PdxRhy in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (11), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the C2 and C3 electroconversion in alkaline medium on Rh/C catalyst: in situ FTIR spectroscopic and chromatographic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 422, pp.140507. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Tin Oxide-Carbon Composite Support to Deposit Rh Nanoparticles for Glycerol-to-Carbonate Electro-Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres F M Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme B Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (9), pp.094502. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac908d]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Advantage of Teamwork: Unsupported Cobalt Molybdenum Sulfide as an Active HER Electrocatalyst in Alkaline Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (5), pp.054524. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac6b59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step forward: hydrogen production on cobalt molybdenum sulfide electrocatalyst in anion exchange membrane water electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos V. M. Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fouda-Onana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (9), pp.10396-10401. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c02270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03822512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the selective electroconversion of the cellulosic biomass-derived glucose at PtAu nanocatalysts in an anion exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 887, pp.115162. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 ‐to‐HCOOH Electrochemical Conversion on Nanostructured Cu x Pd 100−x /Carbon Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.1362-1368. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202100268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 electroreduction to fuels on mesoporous carbon-embedded copper nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson O Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana R Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson A Ticianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio H B Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.6045-6053. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0se01025a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the electrooxidation of biomass-based organic molecules for energy, chemicals and hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.3071-3112. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CY02446H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Electrooxidation Mechanism of Ethylene Glycol on Pd‐Based Nanocatalysts: In Situ FTIRS and LC‐MS Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Garcia G da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Rodrigues de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (21), pp.4326-4335. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Oxidation of Carbon Monoxide on Unsupported Gold Nanospheres in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-020-00626-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in hydrogen and oxygen electrocatalysis for anion exchange membrane technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.146-159. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2020.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Energy Conversion from Direct Oxidation of Glucose on Active Electrode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-019-00570-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient formic acid and carbon dioxide electro-reduction to alcohols on indium oxide electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayode Adesina Adegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankara Gayathri Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.4030-4038. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0se00623h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble effects of nickel in surfactant-less prepared Pt-Ni materials on the carbon monoxide oxidative removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dessources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-020-04817-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare laser-synthesized palladium-gold alloy nanoparticles as efficient electrocatalysts of glucose oxidation for energy conversion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.7955-7964. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cy01323d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Mesoporous Co 3 O 4 /CoO on rGO Nanocomposites as Highly Active and Stable Oxygen Bi-Functional Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (13), pp.134509. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abb8b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium effects on Pt anode materials in a direct alkaline ethanol fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Aquino Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (58), pp.35310-35317. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra06570f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co3O4/rGO Catalysts for Oxygen Electrocatalysis: On the Role of the Oxide/Carbon Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cazayus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (4), pp.H94-H102. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0031904jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Surface of Noble Metals Electrochemically by Underpotential Deposition of Transition Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.257-276. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/surfaces2020020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic and Electroanalytic Investigation of Carbohydrates Oxidation on Gold-Based Nanocatalysts in Alkaline and Neutral pHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (9), pp.H425 - H436. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0311809jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Electrochemical Properties of NiCo 2 O 4 Nanospinels Supported on Graphene Derivatives as Earth-Abundant Oxygen Bifunctional Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.319-326. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Loading Effect on the Activity of Co 3 O 4 /N-Doped Reduced Graphene Oxide Nanocomposites as Bifunctional Oxygen Reduction/Evolution Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.483-493. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201701168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Soft-Template Synthesis of Nanostructured Copper-Supported Mesoporous Carbon FDU-15 Electrocatalysts for Efficient CO 2 Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (11), pp.1371-1381. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Co-catalyst on the Selective Electrooxidation of Glycerol over Ruthenium-based Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.39 - 45. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201600406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis and Inhibition in the Electrochemical Reduction of CO 2 on Platinum in the Presence of Protonated Pyridine. New Insights into Mechanisms and Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Meledje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (39), pp.13922 - 13928. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b08028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Inorganic Materials at Work in Electrochemical Sensing and Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7010031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrocatalysis for Energy Conversion and Synthesis of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2573 - 2605. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensionally ordered mesoporous hydroxylated Ni x Co 3−x O 4 spinels for the oxygen evolution reaction: on the hydroxyl-induced surface restructuring effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (15), pp.7173-7183. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA00185A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.1547 - 1557. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07711.1547ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Oscillatory Kinetics in the Electro-Oxidation of Glucose on Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Varela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (9), pp.H603 - H607. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.072179jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gradual reduction of graphene oxide on the CO tolerance of supported platinum nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.849 - 858. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Support Nanostructuration for CO 2 Electroreduction to Formic Acid on Copper Based Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.1291-1302. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07711.1291ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Acetic Acid on Carbon Monoxide Electrooxidation over Tin Oxide and Rhodium-Modified Platinum Electrode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layciane Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Purgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.11 - 15. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-016-0333-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Based Mesoporous Spinels for Oxygen Evolution Reaction in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (9), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07709.0015ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependence of oxygen reduction activity on Pt/C and PtCr/C electrocatalysts synthesized from microwave-heated diethylene glycol method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Kadirgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 203, pp.72 - 84. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroconversion of glycerol in alkaline medium: From generation of energy to formation of value-added products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Garcia da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Aquino Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Rodrigues de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351, pp.174 - 182. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.03.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Activity for Glycerol Electro-Oxidation of Nanostructured Pd−Pt and Pd−Pt−Ru Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (6), pp.1314 - 1319. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201600742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis of highly active and durable PdM/C (M = Fe, Mn) nanocatalysts for the oxygen reduction reaction in an alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (21), pp.8337-49. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ta02096h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212, pp.864 - 875. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High impact of the reducing agent on palladium nanomaterials: new insights from X-ray photoelectron spectroscopy and oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (15), pp.12627-12637. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra24829a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Dependent Electrocatalytic Activity of Free Gold Nanoparticles for the Glucose Oxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.1454-62. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201600065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic activity of carbon-supported metallophthalocyanine catalysts toward oxygen reduction reaction in alkaline solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabinty Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karifa Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.931 - 942. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-015-2932-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164 (2), pp.G29 - G35. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Electrocatalytic Activity of Carbon-Supported Pt x Ni 1− x in Hydrogen Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dessources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (23), pp.3964 - 3973. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201600733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of rhodium and tin oxide on carbon supported platinum catalysts for ethanol electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layciane Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 315, pp.47 - 55. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient electrolyzer for CO 2 splitting in neutral water using earth-abundant materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (20), pp.5526 - 5529. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1604628113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Oxide–Carbon Heterointerface on the Activity of Co3O4/NRGO Nanocomposites toward ORR and OER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (15), pp.7949-7958. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding CeO2 to RuO2-IrO2 Mixed Nanocatalysts: Activity towards the Oxygen Evolution Reaction and Stability in Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.1128-1137. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201500072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Structure Modification of Palladium Nanomaterials during Chemical Synthesis by using In Situ X-ray Diffraction: Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.592-599. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic properties of nanomaterials synthesized from &amp;quot;Bromide Anion Exchange&amp;quot; method - Investigations of glucose and glycerol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.205-214. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun Carbon Fibers: Promising Electrode Material for Abiotic and Enzymatic Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (16724-16733), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electrocatalysts on the Basis of Bare Au Nanomaterials for Biofuel Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (11), pp.6489-6496. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscata1.5b01478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically induced surface modifications of mesoporous spinels (Co3O4-d, MnCo2O4-d, NiCo2O4-d) as the origin of the OER activity and stability in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouchenafa-Saib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3(33), pp.17433-17444. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TA04437E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Carbon Supported Metal Nanoparticles Preparation for Oxygen Reduction Reaction in Low Temperature Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.310-348. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5010310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Information Transmission System Powered by an Abiotic Biofuel Cell Implanted in an Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Guz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.276-280. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elan.201400653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au@Pt Core–Shell Mesoporous Nanoballs and Nanoparticles as Efficient Electrocatalysts toward Formic Acid and Glucose Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.27529-27539. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of isopropanol using a nickel foam electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Drunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jerkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 716 (SI), pp.120-128. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Behavior of Organics Oxidation on Palladium-Based Nanocatalysts Synthesized from Bromide Anion Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSICAL AND ANALYTICAL ELECTROCHEMISTRY (GENERAL) - 224TH ECS MEETING </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (46), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05846.0025ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the available specific surface area of carbon supports to boost the electroactivity of nanostructured Pt catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (46), pp.25609-25620. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03851g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the reaction products resulted from glycerol electrooxidation on Ni-based materials in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of ruthenium nano-oxides for the oxygen evolution reaction in a Proton Exchange Membrane Water Electrolyzer supplied by a solar profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.284-291. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacemaker Activated by an Abiotic Biofuel Cell Operated in Human Serum Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Guz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (11), pp.2445-2457. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elan.201400440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactivity of RuO2-IrO2 mixed nanocatalysts toward the oxygen evolution reaction in a water electrolyzer supplied by a solar profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (30 ), pp.16785-16796. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.07.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of chemicals resulted in selective glycerol conversion as sustainable fuel on Pd-based anode nanocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (110 ), pp.64476-64483 </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra09822f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (11), pp.1976-1987. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Preparation of PdNi/C and PdAg/C Nanocatalysts for Glycerol Electrooxidation in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.167. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-013-0138-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol oxidation on nickel based nanocatalysts in alkaline medium - Identification of the reaction products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 703, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Electrochemical Valorization of Glycerol: Fourier Transform Infrared Spectroscopic and Chromatographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.2403-2411. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs400559d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of oxygen reduction reaction on carbon-supported Pd-based nanomaterials in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160(6), pp.H302-H308. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.035306jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on the Surface Structure Effect of Free Gold Nanorods on Glucose Electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, C 117 (19), pp.9872-9880. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401009r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding a Third Metal to Carbon-Supported PtSn-Based Nanocatalysts for Direct Ethanol Fuel Cell in Acidic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.F965-F971. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.025309jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mamaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.376-380. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of PtSnRh/C nanoparticles for the electrooxidation of C1 and C2 alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Teran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (18), pp.5846-5850. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ethanol fuel cell: Electrochemical performance at 90 degrees C on Pt and PtSn/C electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L.S. Purgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 198, pp.95-99. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.09.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Gold-Platinum Nanomaterials Using Bromide Anion Exchange-Synergistic Electroactivity toward CO and Glucose Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tonda-Mikiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (11), pp.H828-H833. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.001211jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Ternary and Quaternary Catalysts for the Electrooxidation of Glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Artemyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC WORLD JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.502083. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/2012/502083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization study of PtSn/C catalysts applied to direct ethanol fuel cell: Effect of the preparation method on the electrocatalytic activity of the catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.04.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Electroreduction Catalyzed by Bilirubin Oxidase Does Not Release Hydrogen Peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradel Tonda-Mikiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.268 - 272. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-011-0062-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the performances of a single concentric glucose/O2 biofuel cell by combination of bilirubin oxidase/Nafion cathode and Au-Pt anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2008.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term activity of covalent grafted biocatalysts during intermittent use of a glucose/O-2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (11), pp.2998 - 3003. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 622, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of the anode in direct ethanol fuels cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruy Sousa Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Marques dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Rafael Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (1), pp. 283-293. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen transport through laccase biocathodes for a membrane-less glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.331-336. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose oxidation on Au-Pt nanoparticles in a membrane-less biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of Platinum−Gold Alloys for Glucose Electrooxidation in Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (34), pp. 10329-10333. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0720183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactivity of modified platinum electrodes for ethanol electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 167, pp.1. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.12.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of gold-platinum alloys for glucose electrooxidation in biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, B (111), pp.10329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Oxidation of Unprotected Carbohydrates to Aldehyde Analogues by Using TEMPO Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bashiardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (10), pp.1567-1570. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanol electrooxidation at Ptx Ru(1-x)Oy electrodes: an in situ FTIR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ FTIRS studies of the electrocatalytic oxidation of ethanol on Pt alloy electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.1567. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-007-0360-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-supported ternary PtSnIr catalysts for direct ethanol fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.6997. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of acetaldehyde on platinum modified Ti/Ru0.3Ti0.7O2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Forti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manzo-Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.2800. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of monosaccharides on platinum electrodes modified by thallium adatoms in carbonate buffered medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.233. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-9056-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of benzyl alcohol and benzaldehyde on a nickel oxy-hydroxide electrode in a filter-press type cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Motheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Gonzaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1035. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9156-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Pt + RuO2 catalysts prepared by thermal decomposition of polymeric precursors to DMFC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, pp.1195. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.3459. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.643. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9116-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of lactose on gold nanoparticle modified carbon in carbonate buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-9042-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of ethanol on Pt-Mo bimetallic electrodes in acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1035. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9222-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective TEMPO‐Catalyzed Chemicals vs. Electrochemical Oxidation of Carbohydrate Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2-3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07328300600636819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective electro-oxidation of D-glucose by RuCl2(azpy)2 complexes as electrochemical mediators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.3341. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic reduction of lactic acid on copper and lead cathodes in aqueous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51, pp.111. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective electroreduction of pyruvic acid on lead electrode in acid medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.2431. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2004.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide-based electrocatalysts for low-temperature electrochemical production and oxidation of hydrogen (HER and HOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.9-35, 2021, Metal Oxides Series, 978-0-12-818496-7. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00010-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the two ends: Designing materials to bridge electronic conductivity and catalytic activity in an electrochemical energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-8, 2021, Metal Oxides, 978-0-12-818496-7. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Electrochemical In Situ and On-Line Characterization Techniques for Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In-situ Characterization Techniques for Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.383-439, 2018, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-56322-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Measurement Methods and Characterization on the Cell Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigenori Mitsushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells and Hydrogen: From Fundamentals to Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2018, 978-0-12-811459-9. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible Losses in Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells and Hydrogen: From Fundamentals to Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, 2018, 978-0-12-811459-9. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Design and Fabrication of Porous Metallic Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thandavarayan Maiyalagan; Viswanathan S. Saji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysts for Low Temperature Fuel Cells: Fundamentals and Recent Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.511-531, 2017, 9783527341320 (print) ; 9783527803873 (online). </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527803873.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reactivity at Free and Supported Gold Nanocatalysts Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neeraj Kumar Mishra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalytic Application of Nano-Gold Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, pp.101-130, 2016, 978-953-51-2640-9 (print) ; 978-953-51-5449-5 (PDF) ; 978-953-51-2641-6 (online). </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/64770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Surfactant-free Nanomaterials for Electrochemical Energy Conversion Systems: From Electrocatalysis to Bionanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashutosh Tiwari; Filiz Kuralay; Lokman Uzun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electrode Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; Scrivener Publishing, pp.103-145, 2016, 9781119242529 (print) ; 9781119242659 (online). </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119242659.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Modification. Application in Organic Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis: Computational, Experimental, and Industrial Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2010, 9780429149481. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420045451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Modiﬁcation: Application in Organic Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis: Computational, Experimental, and Industrial Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9780429149481. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420045451-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A GRAPHENE OXIDE-BASED COMPOUND FOR AN AIR ELECTRODE OF A METAL-AIR BATTERY AND ASSOCIATED COMPOUND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019110933. 2019, http://translationportal.epo.org/emtp/translate/?ACTION=abstract-retrieval&amp;COUNTRY=WO&amp;ENGINE=google&amp;FORMAT=docdb&amp;KIND=A1&amp;LOCALE=en_EP&amp;NUMBER=2019110933&amp;SRCLANG=EN&amp;OPS=ops.epo.org/3.2&amp;TRGLANG=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-based Nanospinels as Earth-Abundant Catalysts for ORR and OER in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced micro-power fuel cell for bionanotechnology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop: Nanomaterials for Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2024.101625" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Cursi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grimaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04148725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V.M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bueno Bresciani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Honorio Franco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa de Andrade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad1066" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6b59" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03822512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V. M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fouda-Onana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Moreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Andrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres F M Moreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Bresciani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W Napporn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Olivi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac908d]" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Fernandes Messa Moreira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Napporn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kokoh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100268" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Sahin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson O Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana R Camilo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson A Ticianelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H B Lima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01025a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia G da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Rodrigues de Andrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00626-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dessources" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04817-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00570-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.01.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayode Adesina Adegoke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Gayathri Radhakrishnan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sowa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00623h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abidat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ferreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abb8b4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Aquino Neto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06570f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01323d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2020020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701168" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cristina Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko. Napporn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600742" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2D6DGLJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Palma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago S. Almeida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600406" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Dridi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meledje" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Napporn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokoh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varela" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.072179jes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00185A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layciane Soares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Purgato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-016-0333-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229849v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07709.0015ecst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629556v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Kadirgan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.09.026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia da Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.03.101" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434829v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii-Clacens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00313" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600065" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRL624Q8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703231v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabinty Bayo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Bayo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2932-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891305v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dessources" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600733" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1DL82LJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891332v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.03.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604628113" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491215v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09417" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327269v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audichon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500072" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscata1.5b01478" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484666v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA04437E" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009251v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Drunen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerkiewicz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.08.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FSWNLRN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193133v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Oliveira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.127" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229735v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.141" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM8GPNG2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299383v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.170" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B43T4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323371v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Palma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Almeida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Gonzalez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09822f" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932220v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401009r" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919346v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diabat&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035306jes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939248v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.05.021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915048v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. de Andrade" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.025309jes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826892v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Artemyev" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Santos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribeiro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/502083" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819274v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Teran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribeiro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.05.022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBLWKSWN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834968v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001211jes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665151v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.S. Purgato" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.09.060" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880675v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leonello" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.04.061" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362073v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.047" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Merle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.12.017" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85M0490Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332985v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.05.011" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGJ9W6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417387v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Sousa Jr." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Marques dos Anjos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rafael Gonzalez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.01.058" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8XMLSC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315446v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. dos Anjos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.05.017" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCG69XH0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vogel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315428v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denele" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivalt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.09.021" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315472v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso-Vante" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417392v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0720183" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FGD2NC7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315432v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Sim&#245;es" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hahn" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.113" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ7TBJXW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533758v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bashiardes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600914" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31N7KP85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315467v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. R. Profeti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hahn" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315455v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Anjos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-007-0360-y" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4BGH7QS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291125v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Motheo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Gonzaler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9156-5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ6TSF0S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291119v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huser" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.035" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDL8KR3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291122v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Simoes" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.09.061" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVZQKPKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291111v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bamba" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9056-0" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G80X0422-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291115v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Forti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manzo-Robledo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. de Andrade" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.07.055" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMVX363-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291114v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9116-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTHNK7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291126v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9042-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G82BWJ73-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315409v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9222-z" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVQQ1N5H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533764v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barbier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600636819" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289500v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.12.007" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KLTXD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289755v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.04.008" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR46W4HF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289752v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.065" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FW73X4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339197v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Messa Moreira Thamyres" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface K. Kokoh" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko W. Napporn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594369v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790996v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790977v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790954v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294917v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292857v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. dos Anjos" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294930v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carmona" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294921v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294919v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Profeti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294165v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Andrade" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294163v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294158v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294123v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294108v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447649v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00001-1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447704v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00010-2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889238v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reimer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Lehnert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00002-5" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334304v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camilo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-56322-9_11" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889232v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Mitsushima" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mayer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00009-8" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776027v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803873.ch18" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776028v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119242659.ch4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156213v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420045451" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152192v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781420045451-27/electrode-modi%EF%AC%81cation-application-organic-electrocatalysis-alonso-vante-kokoh?context=ubx&amp;amp;refId=6974ce63-fda8-46dd-bdf7-d27b7a2bd2db" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420045451-27" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790889v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Messa Moreira Thamyres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface K. Kokoh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko W. Napporn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. dos Anjos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. de Andrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carmona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Simoes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Profeti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. R. Profeti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Andrade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso-Vante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2024.101625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Cursi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300555" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401292" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V.M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.138" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04148725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bueno Bresciani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Honorio Franco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa de Andrade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad1066" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Andrade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200205" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Fernandes Messa Moreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Napporn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Olivi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres F M Moreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Bresciani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W Napporn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac908d]" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6b59" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03822512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V. M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fouda-Onana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02270" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kokoh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Sahin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson O Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana R Camilo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson A Ticianelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H B Lima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01025a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia G da Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Rodrigues de Andrade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00626-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.01.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055025v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00570-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayode Adesina Adegoke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Gayathri Radhakrishnan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sowa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00623h" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dessources" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04817-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160684v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01323d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abidat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ferreira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abb8b4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054930v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Aquino Neto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06570f" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2020020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701168" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610155v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Palma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago S. Almeida" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600406" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652660v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Dridi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meledje" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229842v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00185A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Napporn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokoh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varela" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.072179jes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.050" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2D6DGLJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layciane Soares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Purgato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-016-0333-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229849v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07709.0015ecst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Kadirgan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.09.026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia da Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.03.101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cristina Garcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko. Napporn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600742" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433379v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600065" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRL624Q8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabinty Bayo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Bayo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2932-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891305v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dessources" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600733" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1DL82LJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891332v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.03.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887791v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604628113" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434829v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii-Clacens" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00313" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audichon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500072" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418521v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscata1.5b01478" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484666v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA04437E" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491215v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09417" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009251v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Drunen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerkiewicz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.08.003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FSWNLRN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193133v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Oliveira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.127" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.141" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM8GPNG2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299383v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.170" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B43T4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323371v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Palma" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Almeida" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Gonzalez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09822f" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939248v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.05.021" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919346v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diabat&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035306jes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932220v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401009r" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915048v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.025309jes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819274v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Teran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Santos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribeiro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.05.022" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBLWKSWN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665151v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.S. Purgato" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.09.060" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834968v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001211jes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826892v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Artemyev" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribeiro" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/502083" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880675v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leonello" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.04.061" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362073v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.047" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424643v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Merle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.12.017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85M0490Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332985v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.05.011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGJ9W6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417387v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Sousa Jr." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Marques dos Anjos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rafael Gonzalez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.01.058" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8XMLSC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315428v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denele" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivalt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.09.021" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315472v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417392v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vogel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0720183" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FGD2NC7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315432v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Sim&#245;es" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. dos Anjos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hahn" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.113" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ7TBJXW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315462v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533758v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bashiardes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600914" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31N7KP85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315467v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315455v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Anjos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-007-0360-y" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4BGH7QS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315446v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.05.017" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCG69XH0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291115v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Forti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manzo-Robledo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. de Andrade" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.07.055" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMVX363-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291111v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bamba" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9056-0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G80X0422-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291125v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Motheo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Gonzaler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9156-5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ6TSF0S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291122v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.09.061" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVZQKPKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291119v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.035" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDL8KR3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291114v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9116-0" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTHNK7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291126v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9042-6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G82BWJ73-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315409v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9222-z" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVQQ1N5H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533764v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barbier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600636819" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289500v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leger" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.12.007" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KLTXD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289755v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.04.008" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR46W4HF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289752v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.065" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FW73X4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447704v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00010-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447649v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00001-1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334304v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camilo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-56322-9_11" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889232v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Mitsushima" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mayer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00009-8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889238v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reimer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Lehnert" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00002-5" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776027v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803873.ch18" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776028v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119242659.ch4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156213v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420045451" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152192v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781420045451-27/electrode-modi%EF%AC%81cation-application-organic-electrocatalysis-alonso-vante-kokoh?context=ubx&amp;amp;refId=6974ce63-fda8-46dd-bdf7-d27b7a2bd2db" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420045451-27" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790889v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>