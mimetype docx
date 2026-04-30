--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kouakou Boniface Kokoh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Annealing on HER Performance of Unsupported Ni-Mo Transition Metal Sulfide Electrocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandes Messa Moreira Thamyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, Aug 2025, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Glucose Fuel Cell: Carbon Support Effect on the Anode Nanocatalysts Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Conference on Energy &amp; the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electrochemical Society, Jul 2019, Glasgow, United Kingdom. pp.505-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04594369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium Electrocatalysts Synthesis: Probing Reducing Agent Effect By XRD, XPS and ORR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">231st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">231st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Nouvellle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobaltites Supportées sur Oxyde de Graphène Réduit Dopé avec des Hétéroatomes (N, S, F) pour l’Élaboration d’une Électrode à Air Réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société chimique de France (SCF), subdivision Électrochimie, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Metal Free Catalysts for ORR and OER: Doped Graphene Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applications of Surface and Interface Analysis (EUCASIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chimie Paris Tech; Société Française du Vide (SFV), 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroatom-doped graphene supported Co-based nanospinels as bifunctional catalysts for ORR and OER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electrocatalysis (ECAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kanagawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon fibers: a promising electrode material for abiotic and enzymatic catalysis in hybrid biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic behaviour of molybdenum modified platinum electrodes for electrooxidation of ethanol in acid medium. 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalytic behaviour of molybdenum modified platinum electrodes for electrooxidation of ethanol in acid medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of ethanol on tin modified platinum electrodes in acid medium 5th International Conference on Electrocatalysis, From Theory to Industrial Applications, Kotor (Serbia & Montenegro), Septembre, 2006,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrooxidation of ethanol on tin modified platinum electrodes in acid medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, KOTOR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigação por FTIR da eletrooxidação de etanol em eletrodos de Sn(1-x)IrxO2 XVII Congreso de la Sociedad Iberoamericana de Electroquímica – SIBAE, 3 - 7 avril 2006, La Plata, Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigação por FTIR da eletrooxidação de etanol em eletrodos de Sn(1-x)IrxO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, LA PLATA, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eletroatividade de eletrodos de PtxRu(1-x)oy na eletrooxidação de metanol: um estudo por FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congreso de la Sociedad Iberoamericana de Electroquímica – SIBAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterização de pos-ultrafinos de Pt-Sn preparados pelo metodo de precursores polimericos. XV Simposio Brasileiro de Eletroquimica e Eletroanalitica (SIBEE), , Londrina (Parana), Brésil, 4-7 décembre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caracterização de pos-ultrafinos de Pt-Sn preparados pelo metodo de precursores polimericos. XV Simposio Brasileiro de Eletroquimica e Eletroanalitica (SIBEE), Londrina (Parana), Brésil, 4-7 décembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, LONDRINA, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium. 7th European Symposium on Electrochemical Engineering, Toulouse, France, 3-5 octobre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives. 6th International meeting of the Portuguese Carbohydrate Group - Glupor VI, 3rd Iberian Carbohydrate Meeting, Coimbra, Portugal, September 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, COIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ST-MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactobionate on gold nanoparticles modified carbon electrode. 207th Meeting of the Electrochemical Society, 15-20 mai 2005, Québec City, Canada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactobionate on gold nanoparticles modified carbon electrode. 207th Meeting of the Electrochemical Society, 15-20 mai 2005, Québec City, Canada.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalysis of organics for electrolysis and/or fuel cells: Some thoughts on using the ratio of forward to backward peak current as a measure of electrocatalyst efficiency and/or poisoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, pp.101625. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2024.101625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling old hard drives into polishing machines and rotating disk electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ranaivoniriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Desnoyers de Marbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (6), pp.2419-2425. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-025-06261-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Glycerol‐to‐glycerate Electro‐oxidation on Cerium‐modified Pt/C Nanocatalyst in an Alkaline Direct Alcohol Fuel Cell: Cogeneration of Energy and Value‐added Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Green Synthesis of LaO x ‐Modified Pt/C Catalyst for Glycerol‐to‐Glycerate Electrooxidation in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202401292. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202401292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HER activity of nickel molybdenum sulfide electrocatalyst as function of the ionomer in the ink formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos V.M. Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (68), pp.26446-26460. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical hydrogen generation technology: Challenges in electrodes materials for a sustainable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.e2100206. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elsa.202100206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Glycerol Electrooxidation at Carbon-Supported PdFe Bimetallic Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Bueno Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Honorio Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170 (12), pp.124504. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ad1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Electrocatalytic Reactivity of Glucose Anomers at Bare Gold Electrocatalysts for Biomass-Fueled Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Phang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.12563-12571. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c03399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FTIR study of the electrooxidation of C2 and C3 alcohols on carbon-supported PdxRhy in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (11), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the C2 and C3 electroconversion in alkaline medium on Rh/C catalyst: in situ FTIR spectroscopic and chromatographic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 422, pp.140507. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Tin Oxide-Carbon Composite Support to Deposit Rh Nanoparticles for Glycerol-to-Carbonate Electro-Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres F M Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme B Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (9), pp.094502. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac908d]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Advantage of Teamwork: Unsupported Cobalt Molybdenum Sulfide as an Active HER Electrocatalyst in Alkaline Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (5), pp.054524. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac6b59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step forward: hydrogen production on cobalt molybdenum sulfide electrocatalyst in anion exchange membrane water electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos V. M. Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fouda-Onana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (9), pp.10396-10401. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c02270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03822512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the selective electroconversion of the cellulosic biomass-derived glucose at PtAu nanocatalysts in an anion exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 887, pp.115162. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 ‐to‐HCOOH Electrochemical Conversion on Nanostructured Cu x Pd 100−x /Carbon Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.1362-1368. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202100268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 electroreduction to fuels on mesoporous carbon-embedded copper nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson O Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana R Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson A Ticianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio H B Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.6045-6053. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0se01025a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the electrooxidation of biomass-based organic molecules for energy, chemicals and hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.3071-3112. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CY02446H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Electrooxidation Mechanism of Ethylene Glycol on Pd‐Based Nanocatalysts: In Situ FTIRS and LC‐MS Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Garcia G da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Rodrigues de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (21), pp.4326-4335. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Oxidation of Carbon Monoxide on Unsupported Gold Nanospheres in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-020-00626-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in hydrogen and oxygen electrocatalysis for anion exchange membrane technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.146-159. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2020.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Energy Conversion from Direct Oxidation of Glucose on Active Electrode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-019-00570-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient formic acid and carbon dioxide electro-reduction to alcohols on indium oxide electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayode Adesina Adegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankara Gayathri Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.4030-4038. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0se00623h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble effects of nickel in surfactant-less prepared Pt-Ni materials on the carbon monoxide oxidative removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dessources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-020-04817-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare laser-synthesized palladium-gold alloy nanoparticles as efficient electrocatalysts of glucose oxidation for energy conversion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.7955-7964. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cy01323d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Mesoporous Co 3 O 4 /CoO on rGO Nanocomposites as Highly Active and Stable Oxygen Bi-Functional Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (13), pp.134509. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abb8b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium effects on Pt anode materials in a direct alkaline ethanol fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Aquino Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (58), pp.35310-35317. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra06570f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co3O4/rGO Catalysts for Oxygen Electrocatalysis: On the Role of the Oxide/Carbon Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cazayus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (4), pp.H94-H102. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0031904jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Surface of Noble Metals Electrochemically by Underpotential Deposition of Transition Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.257-276. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/surfaces2020020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic and Electroanalytic Investigation of Carbohydrates Oxidation on Gold-Based Nanocatalysts in Alkaline and Neutral pHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (9), pp.H425 - H436. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0311809jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Electrochemical Properties of NiCo 2 O 4 Nanospinels Supported on Graphene Derivatives as Earth-Abundant Oxygen Bifunctional Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.319-326. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Loading Effect on the Activity of Co 3 O 4 /N-Doped Reduced Graphene Oxide Nanocomposites as Bifunctional Oxygen Reduction/Evolution Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.483-493. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201701168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Soft-Template Synthesis of Nanostructured Copper-Supported Mesoporous Carbon FDU-15 Electrocatalysts for Efficient CO 2 Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (11), pp.1371-1381. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Co-catalyst on the Selective Electrooxidation of Glycerol over Ruthenium-based Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.39 - 45. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201600406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis and Inhibition in the Electrochemical Reduction of CO 2 on Platinum in the Presence of Protonated Pyridine. New Insights into Mechanisms and Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Meledje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (39), pp.13922 - 13928. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b08028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Inorganic Materials at Work in Electrochemical Sensing and Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7010031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrocatalysis for Energy Conversion and Synthesis of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2573 - 2605. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensionally ordered mesoporous hydroxylated Ni x Co 3−x O 4 spinels for the oxygen evolution reaction: on the hydroxyl-induced surface restructuring effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (15), pp.7173-7183. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA00185A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.1547 - 1557. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07711.1547ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Oscillatory Kinetics in the Electro-Oxidation of Glucose on Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Varela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (9), pp.H603 - H607. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.072179jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gradual reduction of graphene oxide on the CO tolerance of supported platinum nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.849 - 858. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Support Nanostructuration for CO 2 Electroreduction to Formic Acid on Copper Based Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.1291-1302. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07711.1291ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Acetic Acid on Carbon Monoxide Electrooxidation over Tin Oxide and Rhodium-Modified Platinum Electrode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layciane Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Purgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.11 - 15. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-016-0333-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Based Mesoporous Spinels for Oxygen Evolution Reaction in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (9), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07709.0015ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependence of oxygen reduction activity on Pt/C and PtCr/C electrocatalysts synthesized from microwave-heated diethylene glycol method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Kadirgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 203, pp.72 - 84. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroconversion of glycerol in alkaline medium: From generation of energy to formation of value-added products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Garcia da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Aquino Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Rodrigues de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351, pp.174 - 182. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.03.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Activity for Glycerol Electro-Oxidation of Nanostructured Pd−Pt and Pd−Pt−Ru Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (6), pp.1314 - 1319. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201600742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis of highly active and durable PdM/C (M = Fe, Mn) nanocatalysts for the oxygen reduction reaction in an alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (21), pp.8337-49. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ta02096h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212, pp.864 - 875. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High impact of the reducing agent on palladium nanomaterials: new insights from X-ray photoelectron spectroscopy and oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (15), pp.12627-12637. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra24829a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Dependent Electrocatalytic Activity of Free Gold Nanoparticles for the Glucose Oxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.1454-62. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201600065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic activity of carbon-supported metallophthalocyanine catalysts toward oxygen reduction reaction in alkaline solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabinty Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karifa Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.931 - 942. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-015-2932-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164 (2), pp.G29 - G35. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Electrocatalytic Activity of Carbon-Supported Pt x Ni 1− x in Hydrogen Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dessources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (23), pp.3964 - 3973. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201600733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of rhodium and tin oxide on carbon supported platinum catalysts for ethanol electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layciane Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 315, pp.47 - 55. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient electrolyzer for CO 2 splitting in neutral water using earth-abundant materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (20), pp.5526 - 5529. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1604628113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Oxide–Carbon Heterointerface on the Activity of Co3O4/NRGO Nanocomposites toward ORR and OER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (15), pp.7949-7958. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding CeO2 to RuO2-IrO2 Mixed Nanocatalysts: Activity towards the Oxygen Evolution Reaction and Stability in Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.1128-1137. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201500072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Structure Modification of Palladium Nanomaterials during Chemical Synthesis by using In Situ X-ray Diffraction: Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.592-599. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic properties of nanomaterials synthesized from &amp;quot;Bromide Anion Exchange&amp;quot; method - Investigations of glucose and glycerol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.205-214. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun Carbon Fibers: Promising Electrode Material for Abiotic and Enzymatic Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (16724-16733), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electrocatalysts on the Basis of Bare Au Nanomaterials for Biofuel Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (11), pp.6489-6496. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscata1.5b01478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically induced surface modifications of mesoporous spinels (Co3O4-d, MnCo2O4-d, NiCo2O4-d) as the origin of the OER activity and stability in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouchenafa-Saib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3(33), pp.17433-17444. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TA04437E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Carbon Supported Metal Nanoparticles Preparation for Oxygen Reduction Reaction in Low Temperature Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.310-348. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5010310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Information Transmission System Powered by an Abiotic Biofuel Cell Implanted in an Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Guz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.276-280. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elan.201400653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au@Pt Core–Shell Mesoporous Nanoballs and Nanoparticles as Efficient Electrocatalysts toward Formic Acid and Glucose Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.27529-27539. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of isopropanol using a nickel foam electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Drunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jerkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 716 (SI), pp.120-128. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Behavior of Organics Oxidation on Palladium-Based Nanocatalysts Synthesized from Bromide Anion Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSICAL AND ANALYTICAL ELECTROCHEMISTRY (GENERAL) - 224TH ECS MEETING </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (46), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05846.0025ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the available specific surface area of carbon supports to boost the electroactivity of nanostructured Pt catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (46), pp.25609-25620. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03851g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the reaction products resulted from glycerol electrooxidation on Ni-based materials in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of ruthenium nano-oxides for the oxygen evolution reaction in a Proton Exchange Membrane Water Electrolyzer supplied by a solar profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.284-291. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacemaker Activated by an Abiotic Biofuel Cell Operated in Human Serum Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Guz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (11), pp.2445-2457. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elan.201400440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactivity of RuO2-IrO2 mixed nanocatalysts toward the oxygen evolution reaction in a water electrolyzer supplied by a solar profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (30 ), pp.16785-16796. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.07.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of chemicals resulted in selective glycerol conversion as sustainable fuel on Pd-based anode nanocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (110 ), pp.64476-64483 </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra09822f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (11), pp.1976-1987. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Preparation of PdNi/C and PdAg/C Nanocatalysts for Glycerol Electrooxidation in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.167. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-013-0138-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol oxidation on nickel based nanocatalysts in alkaline medium - Identification of the reaction products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 703, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Electrochemical Valorization of Glycerol: Fourier Transform Infrared Spectroscopic and Chromatographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.2403-2411. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs400559d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of oxygen reduction reaction on carbon-supported Pd-based nanomaterials in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160(6), pp.H302-H308. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.035306jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on the Surface Structure Effect of Free Gold Nanorods on Glucose Electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, C 117 (19), pp.9872-9880. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401009r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding a Third Metal to Carbon-Supported PtSn-Based Nanocatalysts for Direct Ethanol Fuel Cell in Acidic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.F965-F971. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.025309jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mamaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.376-380. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of PtSnRh/C nanoparticles for the electrooxidation of C1 and C2 alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Teran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (18), pp.5846-5850. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ethanol fuel cell: Electrochemical performance at 90 degrees C on Pt and PtSn/C electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L.S. Purgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 198, pp.95-99. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.09.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Gold-Platinum Nanomaterials Using Bromide Anion Exchange-Synergistic Electroactivity toward CO and Glucose Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tonda-Mikiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (11), pp.H828-H833. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.001211jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Ternary and Quaternary Catalysts for the Electrooxidation of Glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Artemyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC WORLD JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.502083. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/2012/502083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization study of PtSn/C catalysts applied to direct ethanol fuel cell: Effect of the preparation method on the electrocatalytic activity of the catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.04.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Electroreduction Catalyzed by Bilirubin Oxidase Does Not Release Hydrogen Peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradel Tonda-Mikiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.268 - 272. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-011-0062-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the performances of a single concentric glucose/O2 biofuel cell by combination of bilirubin oxidase/Nafion cathode and Au-Pt anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2008.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term activity of covalent grafted biocatalysts during intermittent use of a glucose/O-2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (11), pp.2998 - 3003. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 622, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of the anode in direct ethanol fuels cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruy Sousa Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Marques dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Rafael Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (1), pp. 283-293. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen transport through laccase biocathodes for a membrane-less glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.331-336. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose oxidation on Au-Pt nanoparticles in a membrane-less biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of Platinum−Gold Alloys for Glucose Electrooxidation in Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (34), pp. 10329-10333. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0720183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactivity of modified platinum electrodes for ethanol electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 167, pp.1. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.12.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of gold-platinum alloys for glucose electrooxidation in biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, B (111), pp.10329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Oxidation of Unprotected Carbohydrates to Aldehyde Analogues by Using TEMPO Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bashiardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (10), pp.1567-1570. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanol electrooxidation at Ptx Ru(1-x)Oy electrodes: an in situ FTIR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ FTIRS studies of the electrocatalytic oxidation of ethanol on Pt alloy electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.1567. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-007-0360-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-supported ternary PtSnIr catalysts for direct ethanol fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.6997. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of acetaldehyde on platinum modified Ti/Ru0.3Ti0.7O2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Forti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manzo-Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.2800. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of monosaccharides on platinum electrodes modified by thallium adatoms in carbonate buffered medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.233. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-9056-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of benzyl alcohol and benzaldehyde on a nickel oxy-hydroxide electrode in a filter-press type cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Motheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Gonzaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1035. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9156-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Pt + RuO2 catalysts prepared by thermal decomposition of polymeric precursors to DMFC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, pp.1195. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.3459. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.643. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9116-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of lactose on gold nanoparticle modified carbon in carbonate buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-9042-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of ethanol on Pt-Mo bimetallic electrodes in acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1035. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9222-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective TEMPO‐Catalyzed Chemicals vs. Electrochemical Oxidation of Carbohydrate Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2-3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07328300600636819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective electro-oxidation of D-glucose by RuCl2(azpy)2 complexes as electrochemical mediators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.3341. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic reduction of lactic acid on copper and lead cathodes in aqueous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51, pp.111. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective electroreduction of pyruvic acid on lead electrode in acid medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.2431. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2004.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide-based electrocatalysts for low-temperature electrochemical production and oxidation of hydrogen (HER and HOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.9-35, 2021, Metal Oxides Series, 978-0-12-818496-7. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00010-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the two ends: Designing materials to bridge electronic conductivity and catalytic activity in an electrochemical energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-8, 2021, Metal Oxides, 978-0-12-818496-7. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Electrochemical In Situ and On-Line Characterization Techniques for Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In-situ Characterization Techniques for Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.383-439, 2018, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-56322-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Measurement Methods and Characterization on the Cell Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigenori Mitsushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells and Hydrogen: From Fundamentals to Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2018, 978-0-12-811459-9. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible Losses in Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells and Hydrogen: From Fundamentals to Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, 2018, 978-0-12-811459-9. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Design and Fabrication of Porous Metallic Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thandavarayan Maiyalagan; Viswanathan S. Saji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysts for Low Temperature Fuel Cells: Fundamentals and Recent Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.511-531, 2017, 9783527341320 (print) ; 9783527803873 (online). </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527803873.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reactivity at Free and Supported Gold Nanocatalysts Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neeraj Kumar Mishra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalytic Application of Nano-Gold Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, pp.101-130, 2016, 978-953-51-2640-9 (print) ; 978-953-51-5449-5 (PDF) ; 978-953-51-2641-6 (online). </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/64770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Surfactant-free Nanomaterials for Electrochemical Energy Conversion Systems: From Electrocatalysis to Bionanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashutosh Tiwari; Filiz Kuralay; Lokman Uzun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electrode Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; Scrivener Publishing, pp.103-145, 2016, 9781119242529 (print) ; 9781119242659 (online). </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119242659.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Modification. Application in Organic Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis: Computational, Experimental, and Industrial Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2010, 9780429149481. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420045451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Modiﬁcation: Application in Organic Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis: Computational, Experimental, and Industrial Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9780429149481. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420045451-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A GRAPHENE OXIDE-BASED COMPOUND FOR AN AIR ELECTRODE OF A METAL-AIR BATTERY AND ASSOCIATED COMPOUND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019110933. 2019, http://translationportal.epo.org/emtp/translate/?ACTION=abstract-retrieval&amp;COUNTRY=WO&amp;ENGINE=google&amp;FORMAT=docdb&amp;KIND=A1&amp;LOCALE=en_EP&amp;NUMBER=2019110933&amp;SRCLANG=EN&amp;OPS=ops.epo.org/3.2&amp;TRGLANG=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-based Nanospinels as Earth-Abundant Catalysts for ORR and OER in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced micro-power fuel cell for bionanotechnology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop: Nanomaterials for Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kouakou Boniface Kokoh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Annealing on HER Performance of Unsupported Ni-Mo Transition Metal Sulfide Electrocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandes Messa Moreira Thamyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, Aug 2025, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Glucose Fuel Cell: Carbon Support Effect on the Anode Nanocatalysts Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Conference on Energy &amp; the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electrochemical Society, Jul 2019, Glasgow, United Kingdom. pp.505-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04594369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">231st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Nouvellle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium Electrocatalysts Synthesis: Probing Reducing Agent Effect By XRD, XPS and ORR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">231st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobaltites Supportées sur Oxyde de Graphène Réduit Dopé avec des Hétéroatomes (N, S, F) pour l’Élaboration d’une Électrode à Air Réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société chimique de France (SCF), subdivision Électrochimie, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Metal Free Catalysts for ORR and OER: Doped Graphene Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applications of Surface and Interface Analysis (EUCASIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chimie Paris Tech; Société Française du Vide (SFV), 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroatom-doped graphene supported Co-based nanospinels as bifunctional catalysts for ORR and OER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electrocatalysis (ECAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kanagawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon fibers: a promising electrode material for abiotic and enzymatic catalysis in hybrid biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic behaviour of molybdenum modified platinum electrodes for electrooxidation of ethanol in acid medium. 57th ISE Meeting, Edinburgh (Ecosse) 27 août-1er Septembre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalytic behaviour of molybdenum modified platinum electrodes for electrooxidation of ethanol in acid medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, EDINBURGH, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of ethanol on tin modified platinum electrodes in acid medium 5th International Conference on Electrocatalysis, From Theory to Industrial Applications, Kotor (Serbia & Montenegro), Septembre, 2006,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrooxidation of ethanol on tin modified platinum electrodes in acid medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, KOTOR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigação por FTIR da eletrooxidação de etanol em eletrodos de Sn(1-x)IrxO2 XVII Congreso de la Sociedad Iberoamericana de Electroquímica – SIBAE, 3 - 7 avril 2006, La Plata, Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigação por FTIR da eletrooxidação de etanol em eletrodos de Sn(1-x)IrxO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, LA PLATA, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eletroatividade de eletrodos de PtxRu(1-x)oy na eletrooxidação de metanol: um estudo por FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congreso de la Sociedad Iberoamericana de Electroquímica – SIBAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium. 7th European Symposium on Electrochemical Engineering, Toulouse, France, 3-5 octobre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterização de pos-ultrafinos de Pt-Sn preparados pelo metodo de precursores polimericos. XV Simposio Brasileiro de Eletroquimica e Eletroanalitica (SIBEE), , Londrina (Parana), Brésil, 4-7 décembre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caracterização de pos-ultrafinos de Pt-Sn preparados pelo metodo de precursores polimericos. XV Simposio Brasileiro de Eletroquimica e Eletroanalitica (SIBEE), Londrina (Parana), Brésil, 4-7 décembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, LONDRINA, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives. 6th International meeting of the Portuguese Carbohydrate Group - Glupor VI, 3rd Iberian Carbohydrate Meeting, Coimbra, Portugal, September 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selective TEMPO-catalyzed chemical vs. electrochemical oxidation of carbohydrate derivatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, COIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroréduction de l'acide pyruvique en milieux aqueux. Journées d'Electrochimie, 5 – 8 juillet 2004, Saint Malo, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ST-MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactobionate on gold nanoparticles modified carbon electrode. 207th Meeting of the Electrochemical Society, 15-20 mai 2005, Québec City, Canada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactobionate on gold nanoparticles modified carbon electrode. 207th Meeting of the Electrochemical Society, 15-20 mai 2005, Québec City, Canada.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalysis of organics for electrolysis and/or fuel cells: Some thoughts on using the ratio of forward to backward peak current as a measure of electrocatalyst efficiency and/or poisoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, pp.101625. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2024.101625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling old hard drives into polishing machines and rotating disk electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ranaivoniriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Desnoyers de Marbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (6), pp.2419-2425. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-025-06261-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Glycerol‐to‐glycerate Electro‐oxidation on Cerium‐modified Pt/C Nanocatalyst in an Alkaline Direct Alcohol Fuel Cell: Cogeneration of Energy and Value‐added Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Green Synthesis of LaO x ‐Modified Pt/C Catalyst for Glycerol‐to‐Glycerate Electrooxidation in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202401292. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202401292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HER activity of nickel molybdenum sulfide electrocatalyst as function of the ionomer in the ink formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos V.M. Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (68), pp.26446-26460. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical hydrogen generation technology: Challenges in electrodes materials for a sustainable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.e2100206. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elsa.202100206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Glycerol Electrooxidation at Carbon-Supported PdFe Bimetallic Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Bueno Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Honorio Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170 (12), pp.124504. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ad1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Electrocatalytic Reactivity of Glucose Anomers at Bare Gold Electrocatalysts for Biomass-Fueled Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Phang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.12563-12571. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c03399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FTIR study of the electrooxidation of C2 and C3 alcohols on carbon-supported PdxRhy in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (11), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Tin Oxide-Carbon Composite Support to Deposit Rh Nanoparticles for Glycerol-to-Carbonate Electro-Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres F M Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme B Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (9), pp.094502. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac908d]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the C2 and C3 electroconversion in alkaline medium on Rh/C catalyst: in situ FTIR spectroscopic and chromatographic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 422, pp.140507. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Advantage of Teamwork: Unsupported Cobalt Molybdenum Sulfide as an Active HER Electrocatalyst in Alkaline Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (5), pp.054524. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac6b59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step forward: hydrogen production on cobalt molybdenum sulfide electrocatalyst in anion exchange membrane water electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos V. M. Inocêncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fouda-Onana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (9), pp.10396-10401. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c02270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03822512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the selective electroconversion of the cellulosic biomass-derived glucose at PtAu nanocatalysts in an anion exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 887, pp.115162. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 ‐to‐HCOOH Electrochemical Conversion on Nanostructured Cu x Pd 100−x /Carbon Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.1362-1368. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202100268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 electroreduction to fuels on mesoporous carbon-embedded copper nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson O Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana R Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson A Ticianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio H B Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.6045-6053. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0se01025a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the electrooxidation of biomass-based organic molecules for energy, chemicals and hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.3071-3112. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CY02446H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Electrooxidation Mechanism of Ethylene Glycol on Pd‐Based Nanocatalysts: In Situ FTIRS and LC‐MS Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Garcia G da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Rodrigues de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (21), pp.4326-4335. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Oxidation of Carbon Monoxide on Unsupported Gold Nanospheres in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-020-00626-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble effects of nickel in surfactant-less prepared Pt-Ni materials on the carbon monoxide oxidative removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dessources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-020-04817-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Energy Conversion from Direct Oxidation of Glucose on Active Electrode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-019-00570-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in hydrogen and oxygen electrocatalysis for anion exchange membrane technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.146-159. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2020.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient formic acid and carbon dioxide electro-reduction to alcohols on indium oxide electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kayode Adesina Adegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankara Gayathri Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.4030-4038. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0se00623h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Mesoporous Co 3 O 4 /CoO on rGO Nanocomposites as Highly Active and Stable Oxygen Bi-Functional Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (13), pp.134509. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abb8b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium effects on Pt anode materials in a direct alkaline ethanol fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Aquino Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (58), pp.35310-35317. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra06570f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare laser-synthesized palladium-gold alloy nanoparticles as efficient electrocatalysts of glucose oxidation for energy conversion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.7955-7964. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cy01323d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co3O4/rGO Catalysts for Oxygen Electrocatalysis: On the Role of the Oxide/Carbon Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cazayus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (4), pp.H94-H102. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0031904jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Surface of Noble Metals Electrochemically by Underpotential Deposition of Transition Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.257-276. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/surfaces2020020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic and Electroanalytic Investigation of Carbohydrates Oxidation on Gold-Based Nanocatalysts in Alkaline and Neutral pHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (9), pp.H425 - H436. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0311809jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Electrochemical Properties of NiCo 2 O 4 Nanospinels Supported on Graphene Derivatives as Earth-Abundant Oxygen Bifunctional Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.319-326. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Loading Effect on the Activity of Co 3 O 4 /N-Doped Reduced Graphene Oxide Nanocomposites as Bifunctional Oxygen Reduction/Evolution Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.483-493. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201701168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Soft-Template Synthesis of Nanostructured Copper-Supported Mesoporous Carbon FDU-15 Electrocatalysts for Efficient CO 2 Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (11), pp.1371-1381. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Oscillatory Kinetics in the Electro-Oxidation of Glucose on Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Varela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (9), pp.H603 - H607. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.072179jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensionally ordered mesoporous hydroxylated Ni x Co 3−x O 4 spinels for the oxygen evolution reaction: on the hydroxyl-induced surface restructuring effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (15), pp.7173-7183. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA00185A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.1547 - 1557. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07711.1547ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Co-catalyst on the Selective Electrooxidation of Glycerol over Ruthenium-based Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.39 - 45. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201600406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis and Inhibition in the Electrochemical Reduction of CO 2 on Platinum in the Presence of Protonated Pyridine. New Insights into Mechanisms and Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Meledje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (39), pp.13922 - 13928. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b08028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Inorganic Materials at Work in Electrochemical Sensing and Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7010031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrocatalysis for Energy Conversion and Synthesis of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2573 - 2605. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gradual reduction of graphene oxide on the CO tolerance of supported platinum nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.849 - 858. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Acetic Acid on Carbon Monoxide Electrooxidation over Tin Oxide and Rhodium-Modified Platinum Electrode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layciane Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Purgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.11 - 15. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-016-0333-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Support Nanostructuration for CO 2 Electroreduction to Formic Acid on Copper Based Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.1291-1302. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07711.1291ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Based Mesoporous Spinels for Oxygen Evolution Reaction in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (9), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07709.0015ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependence of oxygen reduction activity on Pt/C and PtCr/C electrocatalysts synthesized from microwave-heated diethylene glycol method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Kadirgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 203, pp.72 - 84. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroconversion of glycerol in alkaline medium: From generation of energy to formation of value-added products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Garcia da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Aquino Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Rodrigues de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351, pp.174 - 182. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.03.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Activity for Glycerol Electro-Oxidation of Nanostructured Pd−Pt and Pd−Pt−Ru Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (6), pp.1314 - 1319. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201600742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis of highly active and durable PdM/C (M = Fe, Mn) nanocatalysts for the oxygen reduction reaction in an alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (21), pp.8337-49. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ta02096h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212, pp.864 - 875. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High impact of the reducing agent on palladium nanomaterials: new insights from X-ray photoelectron spectroscopy and oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (15), pp.12627-12637. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra24829a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Electrocatalytic Activity of Carbon-Supported Pt x Ni 1− x in Hydrogen Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dessources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (23), pp.3964 - 3973. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201600733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164 (2), pp.G29 - G35. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Dependent Electrocatalytic Activity of Free Gold Nanoparticles for the Glucose Oxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.1454-62. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201600065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic activity of carbon-supported metallophthalocyanine catalysts toward oxygen reduction reaction in alkaline solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabinty Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karifa Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.931 - 942. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-015-2932-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of rhodium and tin oxide on carbon supported platinum catalysts for ethanol electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layciane Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 315, pp.47 - 55. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient electrolyzer for CO 2 splitting in neutral water using earth-abundant materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (20), pp.5526 - 5529. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1604628113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Oxide–Carbon Heterointerface on the Activity of Co3O4/NRGO Nanocomposites toward ORR and OER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (15), pp.7949-7958. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Structure Modification of Palladium Nanomaterials during Chemical Synthesis by using In Situ X-ray Diffraction: Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.592-599. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding CeO2 to RuO2-IrO2 Mixed Nanocatalysts: Activity towards the Oxygen Evolution Reaction and Stability in Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.1128-1137. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201500072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electrocatalysts on the Basis of Bare Au Nanomaterials for Biofuel Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (11), pp.6489-6496. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscata1.5b01478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun Carbon Fibers: Promising Electrode Material for Abiotic and Enzymatic Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (16724-16733), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic properties of nanomaterials synthesized from &amp;quot;Bromide Anion Exchange&amp;quot; method - Investigations of glucose and glycerol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.205-214. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically induced surface modifications of mesoporous spinels (Co3O4-d, MnCo2O4-d, NiCo2O4-d) as the origin of the OER activity and stability in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouchenafa-Saib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3(33), pp.17433-17444. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TA04437E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Carbon Supported Metal Nanoparticles Preparation for Oxygen Reduction Reaction in Low Temperature Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ege Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.310-348. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5010310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Information Transmission System Powered by an Abiotic Biofuel Cell Implanted in an Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Guz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.276-280. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elan.201400653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au@Pt Core–Shell Mesoporous Nanoballs and Nanoparticles as Efficient Electrocatalysts toward Formic Acid and Glucose Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.27529-27539. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the reaction products resulted from glycerol electrooxidation on Ni-based materials in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of ruthenium nano-oxides for the oxygen evolution reaction in a Proton Exchange Membrane Water Electrolyzer supplied by a solar profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.284-291. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Behavior of Organics Oxidation on Palladium-Based Nanocatalysts Synthesized from Bromide Anion Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSICAL AND ANALYTICAL ELECTROCHEMISTRY (GENERAL) - 224TH ECS MEETING </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (46), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05846.0025ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the available specific surface area of carbon supports to boost the electroactivity of nanostructured Pt catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (46), pp.25609-25620. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03851g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of isopropanol using a nickel foam electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Drunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jerkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 716 (SI), pp.120-128. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacemaker Activated by an Abiotic Biofuel Cell Operated in Human Serum Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Guz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (11), pp.2445-2457. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elan.201400440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactivity of RuO2-IrO2 mixed nanocatalysts toward the oxygen evolution reaction in a water electrolyzer supplied by a solar profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (30 ), pp.16785-16796. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.07.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of chemicals resulted in selective glycerol conversion as sustainable fuel on Pd-based anode nanocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (110 ), pp.64476-64483 </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra09822f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (11), pp.1976-1987. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Electrochemical Valorization of Glycerol: Fourier Transform Infrared Spectroscopic and Chromatographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.2403-2411. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs400559d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of oxygen reduction reaction on carbon-supported Pd-based nanomaterials in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160(6), pp.H302-H308. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.035306jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol oxidation on nickel based nanocatalysts in alkaline medium - Identification of the reaction products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 703, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Preparation of PdNi/C and PdAg/C Nanocatalysts for Glycerol Electrooxidation in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.167. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-013-0138-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on the Surface Structure Effect of Free Gold Nanorods on Glucose Electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, C 117 (19), pp.9872-9880. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401009r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding a Third Metal to Carbon-Supported PtSn-Based Nanocatalysts for Direct Ethanol Fuel Cell in Acidic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.F965-F971. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.025309jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mamaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.376-380. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of PtSnRh/C nanoparticles for the electrooxidation of C1 and C2 alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Teran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (18), pp.5846-5850. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Gold-Platinum Nanomaterials Using Bromide Anion Exchange-Synergistic Electroactivity toward CO and Glucose Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tonda-Mikiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (11), pp.H828-H833. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.001211jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ethanol fuel cell: Electrochemical performance at 90 degrees C on Pt and PtSn/C electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L.S. Purgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 198, pp.95-99. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.09.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Ternary and Quaternary Catalysts for the Electrooxidation of Glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Artemyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC WORLD JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.502083. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/2012/502083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization study of PtSn/C catalysts applied to direct ethanol fuel cell: Effect of the preparation method on the electrocatalytic activity of the catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.04.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Electroreduction Catalyzed by Bilirubin Oxidase Does Not Release Hydrogen Peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradel Tonda-Mikiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.268 - 272. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-011-0062-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term activity of covalent grafted biocatalysts during intermittent use of a glucose/O-2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (11), pp.2998 - 3003. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the performances of a single concentric glucose/O2 biofuel cell by combination of bilirubin oxidase/Nafion cathode and Au-Pt anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2008.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 622, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of the anode in direct ethanol fuels cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruy Sousa Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Marques dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Rafael Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (1), pp. 283-293. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactivity of modified platinum electrodes for ethanol electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 167, pp.1. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.12.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen transport through laccase biocathodes for a membrane-less glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.331-336. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose oxidation on Au-Pt nanoparticles in a membrane-less biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of Platinum−Gold Alloys for Glucose Electrooxidation in Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (34), pp. 10329-10333. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0720183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of gold-platinum alloys for glucose electrooxidation in biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, B (111), pp.10329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanol electrooxidation at Ptx Ru(1-x)Oy electrodes: an in situ FTIR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Oxidation of Unprotected Carbohydrates to Aldehyde Analogues by Using TEMPO Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bashiardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (10), pp.1567-1570. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ FTIRS studies of the electrocatalytic oxidation of ethanol on Pt alloy electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.1567. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-007-0360-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-supported ternary PtSnIr catalysts for direct ethanol fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.6997. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of monosaccharides on platinum electrodes modified by thallium adatoms in carbonate buffered medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.233. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-9056-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of acetaldehyde on platinum modified Ti/Ru0.3Ti0.7O2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Forti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manzo-Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.2800. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooxidation of benzyl alcohol and benzaldehyde on a nickel oxy-hydroxide electrode in a filter-press type cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Motheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tremiliosi-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Gonzaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1035. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9156-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Pt + RuO2 catalysts prepared by thermal decomposition of polymeric precursors to DMFC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Profeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, pp.1195. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of lactic acid and 2,3-dimethyltartaric acid from pyruvic acid on lead cathode in aqueous medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.3459. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrosynthesis of 2,3-dimethyltartaric acid from pyruvic acid in acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.643. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9116-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of lactose on gold nanoparticle modified carbon in carbonate buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-9042-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic oxidation of ethanol on Pt-Mo bimetallic electrodes in acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1035. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9222-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective TEMPO‐Catalyzed Chemicals vs. Electrochemical Oxidation of Carbohydrate Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2-3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07328300600636819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic reduction of lactic acid on copper and lead cathodes in aqueous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51, pp.111. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective electro-oxidation of D-glucose by RuCl2(azpy)2 complexes as electrochemical mediators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.3341. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective electroreduction of pyruvic acid on lead electrode in acid medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Huser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.2431. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2004.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide-based electrocatalysts for low-temperature electrochemical production and oxidation of hydrogen (HER and HOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.9-35, 2021, Metal Oxides Series, 978-0-12-818496-7. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00010-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the two ends: Designing materials to bridge electronic conductivity and catalytic activity in an electrochemical energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-8, 2021, Metal Oxides, 978-0-12-818496-7. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Electrochemical In Situ and On-Line Characterization Techniques for Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In-situ Characterization Techniques for Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.383-439, 2018, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-56322-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Measurement Methods and Characterization on the Cell Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigenori Mitsushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells and Hydrogen: From Fundamentals to Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2018, 978-0-12-811459-9. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible Losses in Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells and Hydrogen: From Fundamentals to Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, 2018, 978-0-12-811459-9. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Design and Fabrication of Porous Metallic Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thandavarayan Maiyalagan; Viswanathan S. Saji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysts for Low Temperature Fuel Cells: Fundamentals and Recent Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.511-531, 2017, 9783527341320 (print) ; 9783527803873 (online). </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527803873.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reactivity at Free and Supported Gold Nanocatalysts Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neeraj Kumar Mishra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalytic Application of Nano-Gold Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, pp.101-130, 2016, 978-953-51-2640-9 (print) ; 978-953-51-5449-5 (PDF) ; 978-953-51-2641-6 (online). </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/64770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Surfactant-free Nanomaterials for Electrochemical Energy Conversion Systems: From Electrocatalysis to Bionanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashutosh Tiwari; Filiz Kuralay; Lokman Uzun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electrode Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; Scrivener Publishing, pp.103-145, 2016, 9781119242529 (print) ; 9781119242659 (online). </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119242659.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Modification. Application in Organic Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis: Computational, Experimental, and Industrial Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2010, 9780429149481. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420045451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Modiﬁcation: Application in Organic Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alonso-Vante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis: Computational, Experimental, and Industrial Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9780429149481. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420045451-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A GRAPHENE OXIDE-BASED COMPOUND FOR AN AIR ELECTRODE OF A METAL-AIR BATTERY AND ASSOCIATED COMPOUND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019110933. 2019, http://translationportal.epo.org/emtp/translate/?ACTION=abstract-retrieval&amp;COUNTRY=WO&amp;ENGINE=google&amp;FORMAT=docdb&amp;KIND=A1&amp;LOCALE=en_EP&amp;NUMBER=2019110933&amp;SRCLANG=EN&amp;OPS=ops.epo.org/3.2&amp;TRGLANG=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-based Nanospinels as Earth-Abundant Catalysts for ORR and OER in Alkaline Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced micro-power fuel cell for bionanotechnology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop: Nanomaterials for Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Messa Moreira Thamyres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface K. Kokoh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko W. Napporn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. dos Anjos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. de Andrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carmona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Simoes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Profeti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. R. Profeti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Andrade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso-Vante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2024.101625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Cursi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300555" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401292" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V.M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.138" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04148725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bueno Bresciani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Honorio Franco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa de Andrade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad1066" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Andrade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200205" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Fernandes Messa Moreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Napporn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Olivi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres F M Moreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Bresciani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W Napporn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac908d]" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6b59" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03822512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V. M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fouda-Onana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02270" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kokoh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Sahin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson O Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana R Camilo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson A Ticianelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H B Lima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01025a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia G da Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Rodrigues de Andrade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00626-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.01.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055025v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00570-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayode Adesina Adegoke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Gayathri Radhakrishnan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sowa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00623h" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dessources" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04817-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160684v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01323d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abidat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ferreira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abb8b4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054930v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Aquino Neto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06570f" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2020020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701168" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610155v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Palma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago S. Almeida" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600406" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652660v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Dridi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meledje" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229842v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00185A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Napporn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokoh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varela" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.072179jes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.050" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2D6DGLJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layciane Soares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Purgato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-016-0333-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229849v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07709.0015ecst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Kadirgan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.09.026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia da Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.03.101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cristina Garcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko. Napporn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600742" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433379v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600065" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRL624Q8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabinty Bayo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Bayo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2932-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891305v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dessources" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600733" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1DL82LJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891332v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.03.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887791v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604628113" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434829v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii-Clacens" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00313" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audichon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500072" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418521v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscata1.5b01478" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484666v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA04437E" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491215v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09417" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009251v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Drunen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerkiewicz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.08.003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FSWNLRN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193133v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Oliveira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.127" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.141" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM8GPNG2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299383v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.170" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B43T4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323371v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Palma" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Almeida" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Gonzalez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09822f" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939248v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.05.021" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919346v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diabat&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035306jes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932220v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401009r" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915048v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.025309jes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819274v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Teran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Santos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribeiro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.05.022" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBLWKSWN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665151v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.S. Purgato" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.09.060" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834968v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001211jes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826892v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Artemyev" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribeiro" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/502083" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880675v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leonello" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.04.061" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362073v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.047" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424643v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Merle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.12.017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85M0490Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332985v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.05.011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGJ9W6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417387v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Sousa Jr." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Marques dos Anjos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rafael Gonzalez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.01.058" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8XMLSC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315428v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denele" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivalt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.09.021" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315472v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417392v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vogel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0720183" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FGD2NC7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315432v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Sim&#245;es" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. dos Anjos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hahn" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.113" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ7TBJXW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315462v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533758v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bashiardes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600914" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31N7KP85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315467v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315455v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Anjos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-007-0360-y" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4BGH7QS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315446v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.05.017" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCG69XH0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291115v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Forti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manzo-Robledo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. de Andrade" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.07.055" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMVX363-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291111v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bamba" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9056-0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G80X0422-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291125v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Motheo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Gonzaler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9156-5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ6TSF0S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291122v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.09.061" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVZQKPKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291119v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.035" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDL8KR3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291114v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9116-0" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTHNK7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291126v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9042-6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G82BWJ73-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315409v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9222-z" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVQQ1N5H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533764v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barbier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600636819" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289500v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leger" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.12.007" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KLTXD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289755v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.04.008" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR46W4HF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289752v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.065" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FW73X4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447704v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00010-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447649v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00001-1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334304v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camilo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-56322-9_11" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889232v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Mitsushima" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mayer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00009-8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889238v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reimer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Lehnert" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00002-5" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776027v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803873.ch18" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776028v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119242659.ch4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156213v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420045451" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152192v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781420045451-27/electrode-modi%EF%AC%81cation-application-organic-electrocatalysis-alonso-vante-kokoh?context=ubx&amp;amp;refId=6974ce63-fda8-46dd-bdf7-d27b7a2bd2db" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420045451-27" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790889v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Messa Moreira Thamyres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface K. Kokoh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko W. Napporn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. dos Anjos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. de Andrade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carmona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Simoes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Profeti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. R. Profeti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Andrade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso-Vante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2024.101625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Cursi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300555" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401292" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V.M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.138" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04148725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bueno Bresciani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Honorio Franco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa de Andrade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad1066" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Andrade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200205" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875810v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres F M Moreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Bresciani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W Napporn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Olivi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac908d]" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Fernandes Messa Moreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Napporn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140507" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6b59" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03822512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V. M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fouda-Onana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02270" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kokoh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Sahin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson O Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana R Camilo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson A Ticianelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H B Lima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01025a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia G da Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Rodrigues de Andrade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00626-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dessources" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04817-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00570-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.01.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayode Adesina Adegoke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Gayathri Radhakrishnan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sowa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00623h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085248v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abidat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ferreira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abb8b4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Aquino Neto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06570f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160684v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01323d" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2020020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701168" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Napporn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokoh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varela" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.072179jes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00185A" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Palma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago S. Almeida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600406" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652660v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Dridi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meledje" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08028" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.050" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2D6DGLJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913790v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layciane Soares" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Purgato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-016-0333-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229849v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07709.0015ecst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Kadirgan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.09.026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia da Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.03.101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cristina Garcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko. Napporn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600742" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891305v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dessources" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600733" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1DL82LJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600065" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRL624Q8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703231v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabinty Bayo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Bayo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2932-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891332v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.03.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887791v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604628113" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434829v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii-Clacens" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00313" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327269v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audichon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500072" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418521v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscata1.5b01478" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484666v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA04437E" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491215v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09417" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193133v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Oliveira" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.127" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229735v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.141" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM8GPNG2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009251v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Drunen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerkiewicz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.08.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FSWNLRN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299383v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.170" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B43T4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323371v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Palma" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Almeida" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Gonzalez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09822f" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919346v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diabat&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035306jes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939248v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.05.021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932220v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401009r" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915048v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.025309jes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819274v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Teran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Santos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribeiro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.05.022" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBLWKSWN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834968v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001211jes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665151v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.S. Purgato" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.09.060" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826892v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Artemyev" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribeiro" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/502083" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880675v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leonello" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.04.061" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424643v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Merle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.12.017" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85M0490Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362073v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.047" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332985v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.05.011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGJ9W6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417387v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Sousa Jr." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Marques dos Anjos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rafael Gonzalez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.01.058" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8XMLSC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315432v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Sim&#245;es" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. dos Anjos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hahn" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.113" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ7TBJXW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315428v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denele" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivalt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.09.021" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315472v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417392v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vogel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0720183" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FGD2NC7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315462v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315467v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533758v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bashiardes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600914" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31N7KP85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315455v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Anjos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-007-0360-y" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4BGH7QS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315446v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.05.017" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCG69XH0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291111v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bamba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9056-0" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G80X0422-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291115v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Forti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manzo-Robledo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. de Andrade" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.07.055" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMVX363-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291125v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Motheo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Gonzaler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9156-5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ6TSF0S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291122v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.09.061" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVZQKPKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291119v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.035" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDL8KR3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291114v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9116-0" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTHNK7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291126v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-9042-6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G82BWJ73-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315409v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9222-z" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVQQ1N5H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533764v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barbier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600636819" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289755v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.04.008" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR46W4HF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289500v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leger" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.12.007" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KLTXD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289752v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.065" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FW73X4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447704v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00010-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447649v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00001-1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334304v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camilo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-56322-9_11" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889232v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Mitsushima" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mayer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00009-8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889238v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reimer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Lehnert" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00002-5" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776027v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803873.ch18" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776028v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119242659.ch4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156213v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420045451" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152192v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781420045451-27/electrode-modi%EF%AC%81cation-application-organic-electrocatalysis-alonso-vante-kokoh?context=ubx&amp;amp;refId=6974ce63-fda8-46dd-bdf7-d27b7a2bd2db" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420045451-27" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790889v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>