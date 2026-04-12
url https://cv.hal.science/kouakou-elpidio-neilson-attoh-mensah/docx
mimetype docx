--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -115,689 +115,689 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence in personalized rehabilitation: current applications and a SWOT analysis</w:t>
+                <w:t xml:space="preserve">Key considerations and recommendations for recruiting older adults in physical activity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+                <w:t xml:space="preserve">Sunwoo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+                <w:t xml:space="preserve">Magdalena Cyma-Wejchenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Desmons</w:t>
+                <w:t xml:space="preserve">Veysel Alcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1606088⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-025-02659-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186051v1</w:t>
+                <w:t xml:space="preserve">hal-05234179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les exergames pour aider les personnes âgées à rester actives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Khaled</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (280), pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176523v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond technology: How XR quality features shape user experience and physical activity determinants in exergaming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial intelligence in personalized rehabilitation: current applications and a SWOT analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Mikaël Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim El Ayoubi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 260, pp.105764. </w:t>
+              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1606088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310157v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key considerations and recommendations for recruiting older adults in physical activity studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond technology: How XR quality features shape user experience and physical activity determinants in exergaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunwoo Lee</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-025-02659-2⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.105764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234179v1</w:t>
+                <w:t xml:space="preserve">hal-05310157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exergames pour aider les personnes âgées à rester actives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (280), pp.33-36. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1863, pp.149849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186148v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiological effects of exergame interventions in older adults with or without a neurocognitive disorder: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -848,130 +848,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1863 (149849), pp.149849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464973v1</w:t>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic functional MRI markers of drowsiness during sleep onset period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,51 +1116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of cognitive abilities in the occurrence of fractures in fallers aged 55 years or older: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1250,51 +1250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-Task Paradigm Combining Physical and Cognitive Training in Mice: Application to Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,51 +1423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Aqlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1518,51 +1518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory changes associated with micro-arousals during naps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Igor-Gaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,51 +1652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic tramadol administration on cognitive flexibility in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,51 +1799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychotropic Polypharmacy in Adults 55 Years or Older: A Risk for Impaired Global Cognition, Executive Function, and Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse Effects of Anticholinergic Drugs on Cognition and Mobility: Cutoff for Impairment in a Cross-Sectional Study in Young–Old and Old–Old Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,77 +2086,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exergame personnalisé pour les capacités cognitivo- motrices des séniors : le projet INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Havae, Laboratoire M2S, ISM Marseille, Jun 2025, Limoges, France. https://www.unilim.fr/rse2r/854&amp;file=1/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2194,51 +2194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drowsiness increases slow oscillations in rs-fMRI signal before sleep onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,103 +2306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre l'activation du cortex préfrontal et la marche en simple et double-tâche chez des patients en phase subaiguë d'AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2427,51 +2427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2548,51 +2548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation temporelle des modifications cardiorespiratoires associées aux micro-éveils lors d’une sieste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,51 +2851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cyma-Wejchenig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Alcan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02659-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-024-02830-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2024.0207-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aqlan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4529286" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor-Gaez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbscr.2023.100093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05903-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Descatoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-019-00743-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.176" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234179v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cyma-Wejchenig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Alcan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02659-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-024-02830-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2024.0207-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aqlan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4529286" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor-Gaez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbscr.2023.100093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05903-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Descatoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-019-00743-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.176" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>