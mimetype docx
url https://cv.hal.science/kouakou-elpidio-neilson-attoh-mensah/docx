--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -115,931 +115,931 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key considerations and recommendations for recruiting older adults in physical activity studies</w:t>
+                <w:t xml:space="preserve">Artificial intelligence in personalized rehabilitation: current applications and a SWOT analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunwoo Lee</w:t>
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Cyma-Wejchenig</w:t>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veysel Alcan</w:t>
+                <w:t xml:space="preserve">Mikaël Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Morais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-025-02659-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1606088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234179v1</w:t>
+                <w:t xml:space="preserve">hal-05186051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exergames pour aider les personnes âgées à rester actives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond technology: How XR quality features shape user experience and physical activity determinants in exergaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karim El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.02.011⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.105764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186148v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence in personalized rehabilitation: current applications and a SWOT analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Desmons</w:t>
+                <w:t xml:space="preserve">Tarek Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1863, pp.149849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1606088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186051v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond technology: How XR quality features shape user experience and physical activity determinants in exergaming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key considerations and recommendations for recruiting older adults in physical activity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim El Ayoubi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sunwoo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Cyma-Wejchenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veysel Alcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105764⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-025-02659-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310157v1</w:t>
+                <w:t xml:space="preserve">hal-05234179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les exergames pour aider les personnes âgées à rester actives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1863, pp.149849. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (280), pp.33-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176523v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological effects of exergame interventions in older adults with or without a neurocognitive disorder: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Boujut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2025.06.009⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1863 (149849), pp.149849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147997v1</w:t>
+                <w:t xml:space="preserve">hal-05464973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+                <w:t xml:space="preserve">Neurobiological effects of exergame interventions in older adults with or without a neurocognitive disorder: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Karim El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154, pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2025.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464973v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic functional MRI markers of drowsiness during sleep onset period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,51 +1116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of cognitive abilities in the occurrence of fractures in fallers aged 55 years or older: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1250,51 +1250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-Task Paradigm Combining Physical and Cognitive Training in Mice: Application to Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,51 +1423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Aqlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1518,51 +1518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory changes associated with micro-arousals during naps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Igor-Gaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,51 +1652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic tramadol administration on cognitive flexibility in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,51 +1799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychotropic Polypharmacy in Adults 55 Years or Older: A Risk for Impaired Global Cognition, Executive Function, and Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse Effects of Anticholinergic Drugs on Cognition and Mobility: Cutoff for Impairment in a Cross-Sectional Study in Young–Old and Old–Old Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,77 +2086,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exergame personnalisé pour les capacités cognitivo- motrices des séniors : le projet INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Havae, Laboratoire M2S, ISM Marseille, Jun 2025, Limoges, France. https://www.unilim.fr/rse2r/854&amp;file=1/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2175,303 +2175,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drowsiness increases slow oscillations in rs-fMRI signal before sleep onset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Association entre l'activation du cortex préfrontal et la marche en simple et double-tâche chez des patients en phase subaiguë d'AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2024 - the 2024 OHBM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organization for Human Brain Mapping, Jun 2024, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521091v1</w:t>
+                <w:t xml:space="preserve">hal-05176557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre l'activation du cortex préfrontal et la marche en simple et double-tâche chez des patients en phase subaiguë d'AVC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Drowsiness increases slow oscillations in rs-fMRI signal before sleep onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nathou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">OHBM 2024 - the 2024 OHBM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organization for Human Brain Mapping, Jun 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176557v1</w:t>
+                <w:t xml:space="preserve">hal-04521091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2548,51 +2548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation temporelle des modifications cardiorespiratoires associées aux micro-éveils lors d’une sieste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,51 +2851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234179v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cyma-Wejchenig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Alcan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02659-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-024-02830-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2024.0207-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aqlan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4529286" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor-Gaez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbscr.2023.100093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05903-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Descatoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-019-00743-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.176" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cyma-Wejchenig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Alcan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02659-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-024-02830-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2024.0207-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aqlan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4529286" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor-Gaez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbscr.2023.100093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05903-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Descatoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-019-00743-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.176" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>