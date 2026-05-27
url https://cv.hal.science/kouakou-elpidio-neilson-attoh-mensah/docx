--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -115,395 +115,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence in personalized rehabilitation: current applications and a SWOT analysis</w:t>
+                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Desmons</w:t>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarek Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1606088⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1863, pp.149849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186051v1</w:t>
+                <w:t xml:space="preserve">hal-05176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond technology: How XR quality features shape user experience and physical activity determinants in exergaming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Artificial intelligence in personalized rehabilitation: current applications and a SWOT analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim El Ayoubi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Desmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105764⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1606088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310157v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Beyond technology: How XR quality features shape user experience and physical activity determinants in exergaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1863, pp.149849. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.105764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176523v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key considerations and recommendations for recruiting older adults in physical activity studies</w:t>
               </w:r>
@@ -623,64 +623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exergames pour aider les personnes âgées à rester actives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (280), pp.33-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -714,130 +714,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1863 (149849), pp.149849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464973v1</w:t>
@@ -848,90 +848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiological effects of exergame interventions in older adults with or without a neurocognitive disorder: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic functional MRI markers of drowsiness during sleep onset period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,51 +1116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of cognitive abilities in the occurrence of fractures in fallers aged 55 years or older: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1250,51 +1250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-Task Paradigm Combining Physical and Cognitive Training in Mice: Application to Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,51 +1423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Aqlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1518,51 +1518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory changes associated with micro-arousals during naps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Igor-Gaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,51 +1652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic tramadol administration on cognitive flexibility in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,51 +1799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychotropic Polypharmacy in Adults 55 Years or Older: A Risk for Impaired Global Cognition, Executive Function, and Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse Effects of Anticholinergic Drugs on Cognition and Mobility: Cutoff for Impairment in a Cross-Sectional Study in Young–Old and Old–Old Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,77 +2086,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exergame personnalisé pour les capacités cognitivo- motrices des séniors : le projet INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Havae, Laboratoire M2S, ISM Marseille, Jun 2025, Limoges, France. https://www.unilim.fr/rse2r/854&amp;file=1/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2175,303 +2175,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre l'activation du cortex préfrontal et la marche en simple et double-tâche chez des patients en phase subaiguë d'AVC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Drowsiness increases slow oscillations in rs-fMRI signal before sleep onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nathou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">OHBM 2024 - the 2024 OHBM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organization for Human Brain Mapping, Jun 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176557v1</w:t>
+                <w:t xml:space="preserve">hal-04521091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drowsiness increases slow oscillations in rs-fMRI signal before sleep onset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association entre l'activation du cortex préfrontal et la marche en simple et double-tâche chez des patients en phase subaiguë d'AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2024 - the 2024 OHBM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organization for Human Brain Mapping, Jun 2024, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521091v1</w:t>
+                <w:t xml:space="preserve">hal-05176557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2548,51 +2548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation temporelle des modifications cardiorespiratoires associées aux micro-éveils lors d’une sieste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,51 +2851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cyma-Wejchenig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Alcan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02659-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-024-02830-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2024.0207-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aqlan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4529286" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor-Gaez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbscr.2023.100093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05903-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Descatoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-019-00743-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.176" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cyma-Wejchenig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Alcan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02659-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-024-02830-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2024.0207-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aqlan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4529286" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor-Gaez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbscr.2023.100093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05903-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Descatoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-019-00743-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.176" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>