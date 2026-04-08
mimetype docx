--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kouamvi COUAO-ZOTTI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postdoctorant en Méthodes numériques et Circulation de l'information en ligne | UQAM</w:t>
+        <w:t xml:space="preserve">MCF (Assist.Prof) en Communication et  Méthodes numériques | Université Marie et Louis Pasteur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -96,68 +96,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0004-8237-3229</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...16 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -488,165 +470,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du « SEO » au « GEO » : La pratique de l’influence organisationnelle sur le web</w:t>
+                <w:t xml:space="preserve">Entre SEO et LLMs : Qui influence la découvrabilité des contenus culturels sur le web?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pratique et l’éthique de l’influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Industries culturelles, découvrabilité et IA : économie politique d’une transformation écosystémique en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Canadienne-française pour l'Avancement des Science (ACFAS), May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973293v1</w:t>
+                <w:t xml:space="preserve">hal-05091431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre SEO et LLMs : Qui influence la découvrabilité des contenus culturels sur le web?</w:t>
+                <w:t xml:space="preserve">Du « SEO » au « GEO » : La pratique de l’influence organisationnelle sur le web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries culturelles, découvrabilité et IA : économie politique d’une transformation écosystémique en cours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Canadienne-française pour l'Avancement des Science (ACFAS), May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">La pratique et l’éthique de l’influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091431v1</w:t>
+                <w:t xml:space="preserve">hal-04973293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Green SEO » et éthique du web : promouvoir une communication numérique responsable et respectueuse de l’environnement</w:t>
               </w:r>
@@ -833,441 +815,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestration de l'édition web : vers une cohérence communicationnelle du saut hypertexte</w:t>
+                <w:t xml:space="preserve">Distorsions de la communication web : analyse des contenus reliés par hypertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journée Jeunes Chercheur.e.s en SIC du laboratoire GERiiCO (Université de Lille)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Brevets, captas et Science Ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679511v1</w:t>
+                <w:t xml:space="preserve">hal-03587323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfréquentation des sites touristiques du littoral varois: cartographie des acteurs touristiques autour du Parc National Port-Cros.</w:t>
+                <w:t xml:space="preserve">Orchestration de l'édition web : vers une cohérence communicationnelle du saut hypertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférence de l'Association Française de MAnagement du Tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">16ème Journée Jeunes Chercheur.e.s en SIC du laboratoire GERiiCO (Université de Lille)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668976v1</w:t>
+                <w:t xml:space="preserve">hal-03679511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfréquentation des sites touristiques du littoral varois: essai de cartographie des acteurs touristiques autour du Parc National Port-Cros</w:t>
+                <w:t xml:space="preserve">Surfréquentation des sites touristiques du littoral varois: cartographie des acteurs touristiques autour du Parc National Port-Cros.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international TOURISME, ENVIRONNEMENT, SOCIETE &amp; DÉVELOPPEMENT DURABLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Abomey-Calavi, Bénin</w:t>
+              <w:t xml:space="preserve">9ème conférence de l'Association Française de MAnagement du Tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566175v1</w:t>
+                <w:t xml:space="preserve">hal-03668976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation de la communication d’une organisation sur le web: Etudes des liens hypertextes.</w:t>
+                <w:t xml:space="preserve">Surfréquentation des sites touristiques du littoral varois: essai de cartographie des acteurs touristiques autour du Parc National Port-Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RÉINVENTER LES TERRITOIRES À L'ÉPREUVE DE LA CRISE DE LA COVID-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française Fédération de recherche Territoires Université de Poitiers, Mar 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque international TOURISME, ENVIRONNEMENT, SOCIETE &amp; DÉVELOPPEMENT DURABLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Abomey-Calavi, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620443v1</w:t>
+                <w:t xml:space="preserve">hal-03566175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication des parcs nationaux sur web : vérification d’une cohérence informationnelle issue des liens entrants</w:t>
+                <w:t xml:space="preserve">Perturbation de la communication d’une organisation sur le web: Etudes des liens hypertextes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondialisation de la communication:La diversité des cultures en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXVème COLLOQUE FRANCO-ROUMAIN EN SCIENCES DE L’INFORMATION ET DE LA COMMUNICATION, May 2022, Lași, Roumanie</w:t>
+              <w:t xml:space="preserve">RÉINVENTER LES TERRITOIRES À L'ÉPREUVE DE LA CRISE DE LA COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française Fédération de recherche Territoires Université de Poitiers, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679515v1</w:t>
+                <w:t xml:space="preserve">hal-03620443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorsions de la communication web : analyse des contenus reliés par hypertexte</w:t>
+                <w:t xml:space="preserve">Communication des parcs nationaux sur web : vérification d’une cohérence informationnelle issue des liens entrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brevets, captas et Science Ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Toulon, France</w:t>
+              <w:t xml:space="preserve">Mondialisation de la communication:La diversité des cultures en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXVème COLLOQUE FRANCO-ROUMAIN EN SCIENCES DE L’INFORMATION ET DE LA COMMUNICATION, May 2022, Lași, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587323v1</w:t>
+                <w:t xml:space="preserve">hal-03679515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies des acteurs de la communication environnementale hypertexte</w:t>
               </w:r>
@@ -1809,51 +1791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="621F232F"/>
+    <w:nsid w:val="1FE625EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2040,51 +2022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kouamvi-couao-zotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8237-3229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745051v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouamvi Couao-Zotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Tabari&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12365" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kouamvi-couao-zotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8237-3229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745051v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouamvi Couao-Zotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Tabari&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12365" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>