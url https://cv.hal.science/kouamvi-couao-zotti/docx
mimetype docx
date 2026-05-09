--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -470,165 +470,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre SEO et LLMs : Qui influence la découvrabilité des contenus culturels sur le web?</w:t>
+                <w:t xml:space="preserve">Du « SEO » au « GEO » : La pratique de l’influence organisationnelle sur le web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries culturelles, découvrabilité et IA : économie politique d’une transformation écosystémique en cours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Canadienne-française pour l'Avancement des Science (ACFAS), May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">La pratique et l’éthique de l’influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091431v1</w:t>
+                <w:t xml:space="preserve">hal-04973293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du « SEO » au « GEO » : La pratique de l’influence organisationnelle sur le web</w:t>
+                <w:t xml:space="preserve">Entre SEO et LLMs : Qui influence la découvrabilité des contenus culturels sur le web?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pratique et l’éthique de l’influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Industries culturelles, découvrabilité et IA : économie politique d’une transformation écosystémique en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Canadienne-française pour l'Avancement des Science (ACFAS), May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973293v1</w:t>
+                <w:t xml:space="preserve">hal-05091431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Green SEO » et éthique du web : promouvoir une communication numérique responsable et respectueuse de l’environnement</w:t>
               </w:r>
@@ -815,303 +815,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorsions de la communication web : analyse des contenus reliés par hypertexte</w:t>
+                <w:t xml:space="preserve">Orchestration de l'édition web : vers une cohérence communicationnelle du saut hypertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brevets, captas et Science Ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Toulon, France</w:t>
+              <w:t xml:space="preserve">16ème Journée Jeunes Chercheur.e.s en SIC du laboratoire GERiiCO (Université de Lille)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587323v1</w:t>
+                <w:t xml:space="preserve">hal-03679511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestration de l'édition web : vers une cohérence communicationnelle du saut hypertexte</w:t>
+                <w:t xml:space="preserve">Surfréquentation des sites touristiques du littoral varois: cartographie des acteurs touristiques autour du Parc National Port-Cros.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journée Jeunes Chercheur.e.s en SIC du laboratoire GERiiCO (Université de Lille)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">9ème conférence de l'Association Française de MAnagement du Tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679511v1</w:t>
+                <w:t xml:space="preserve">hal-03668976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfréquentation des sites touristiques du littoral varois: cartographie des acteurs touristiques autour du Parc National Port-Cros.</w:t>
+                <w:t xml:space="preserve">Surfréquentation des sites touristiques du littoral varois: essai de cartographie des acteurs touristiques autour du Parc National Port-Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférence de l'Association Française de MAnagement du Tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque international TOURISME, ENVIRONNEMENT, SOCIETE &amp; DÉVELOPPEMENT DURABLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Abomey-Calavi, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668976v1</w:t>
+                <w:t xml:space="preserve">hal-03566175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfréquentation des sites touristiques du littoral varois: essai de cartographie des acteurs touristiques autour du Parc National Port-Cros</w:t>
+                <w:t xml:space="preserve">Communication des parcs nationaux sur web : vérification d’une cohérence informationnelle issue des liens entrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international TOURISME, ENVIRONNEMENT, SOCIETE &amp; DÉVELOPPEMENT DURABLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Abomey-Calavi, Bénin</w:t>
+              <w:t xml:space="preserve">Mondialisation de la communication:La diversité des cultures en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXVème COLLOQUE FRANCO-ROUMAIN EN SCIENCES DE L’INFORMATION ET DE LA COMMUNICATION, May 2022, Lași, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566175v1</w:t>
+                <w:t xml:space="preserve">hal-03679515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation de la communication d’une organisation sur le web: Etudes des liens hypertextes.</w:t>
               </w:r>
@@ -1160,96 +1160,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication des parcs nationaux sur web : vérification d’une cohérence informationnelle issue des liens entrants</w:t>
+                <w:t xml:space="preserve">Distorsions de la communication web : analyse des contenus reliés par hypertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouamvi Couao-Zotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondialisation de la communication:La diversité des cultures en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXVème COLLOQUE FRANCO-ROUMAIN EN SCIENCES DE L’INFORMATION ET DE LA COMMUNICATION, May 2022, Lași, Roumanie</w:t>
+              <w:t xml:space="preserve">Brevets, captas et Science Ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679515v1</w:t>
+                <w:t xml:space="preserve">hal-03587323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies des acteurs de la communication environnementale hypertexte</w:t>
               </w:r>
@@ -1791,51 +1791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FE625EE"/>
+    <w:nsid w:val="3CA1EC44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2022,51 +2022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kouamvi-couao-zotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8237-3229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745051v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouamvi Couao-Zotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Tabari&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12365" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kouamvi-couao-zotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8237-3229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745051v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouamvi Couao-Zotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Tabari&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12365" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>