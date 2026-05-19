--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -297,599 +297,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarité et difficulté d’apprentissage des méthodes numériques en programmation</w:t>
+                <w:t xml:space="preserve">Étude didactique de l'ambiguité propre à la structure syntaxique de la notation &amp;quot;petit o&amp;quot; de Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Derragi</w:t>
+                <w:t xml:space="preserve">Imed Kilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TANGRAM - Revista de Educação Matemática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (3), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Ensino da Matemática em Debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.109-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30612/tangram.v6i3.16950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23925/2358-4122.2023v10i260268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404332v1</w:t>
+                <w:t xml:space="preserve">hal-04404186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude didactique de l'ambiguité propre à la structure syntaxique de la notation &amp;quot;petit o&amp;quot; de Landau</w:t>
+                <w:t xml:space="preserve">Interdisciplinarité et difficulté d’apprentissage des méthodes numériques en programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed Kilani</w:t>
+                <w:t xml:space="preserve">Soumaya Derragi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensino da Matemática em Debate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.109-128. </w:t>
+              <w:t xml:space="preserve">TANGRAM - Revista de Educação Matemática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (3), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23925/2358-4122.2023v10i260268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30612/tangram.v6i3.16950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404186v1</w:t>
+                <w:t xml:space="preserve">hal-04404332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équations quadratiques: une preuve algébrique datant du XE.S.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse mathématique et regard didactique sur les formules de Taylor en vue d’une meilleure conceptualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foued Nafti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rahim Kouki</w:t>
+                <w:t xml:space="preserve">Mohamed Beldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de História da Matemática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (45), pp.55-66. </w:t>
+              <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.62-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47976/RBHM2022v22n4555-66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i3p062-107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207931v1</w:t>
+                <w:t xml:space="preserve">hal-04207928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse mathématique et regard didactique sur les formules de Taylor en vue d’une meilleure conceptualisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Kilani</w:t>
+                <w:t xml:space="preserve">Les équations quadratiques: une preuve algébrique datant du XE.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Nafti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Kouki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Beldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (3), pp.62-107. </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de História da Matemática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (45), pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i3p062-107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47976/RBHM2022v22n4555-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207928v1</w:t>
+                <w:t xml:space="preserve">hal-04207931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse mathématique et regard didactique sur les formules de Taylor en vue d’une meilleure conceptualisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Regards syntaxique et sémantique sur la formule de Taylor-Young</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Kouki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Beldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i3p062-107⟩</w:t>
+              <w:t xml:space="preserve">Ensino da Matemática em Debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.102-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23925/2358-4122.2022v9i157543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201543v1</w:t>
+                <w:t xml:space="preserve">hal-04207930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards syntaxique et sémantique sur la formule de Taylor-Young</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse mathématique et regard didactique sur les formules de Taylor en vue d’une meilleure conceptualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Beldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensino da Matemática em Debate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.62 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i3p062-107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23925/2358-4122.2022v9i157543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04207930v1</w:t>
+                <w:t xml:space="preserve">hal-04201543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiotic Aspects of Differential Equations: Analytical and Graphical Competency in the USA and Tunisia</w:t>
               </w:r>
@@ -1042,226 +1042,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie d’un dispositif de remédiation aux difficultés mathématiques des élèves tunisiens à l’entrée au collège</w:t>
+                <w:t xml:space="preserve">Geospatial Virtual/Augmented Environment: Applications for Children with Pervasive Developmental Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesquisa e Ensino</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (3), pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11062-020-09876-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492652v1</w:t>
+                <w:t xml:space="preserve">hal-03565765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geospatial Virtual/Augmented Environment: Applications for Children with Pervasive Developmental Disorders</w:t>
+                <w:t xml:space="preserve">Ingénierie d’un dispositif de remédiation aux difficultés mathématiques des élèves tunisiens à l’entrée au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Rahim</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Kouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pesquisa e Ensino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11062-020-09876-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03565765v1</w:t>
+                <w:t xml:space="preserve">hal-02492652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Taylor Series and Local Approximations using a Historical and Semiotic Approach</w:t>
               </w:r>
@@ -1401,165 +1401,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aboutissement des méthodes syntaxiques dans certains cas de résolutions mathématiques: Cas des équations et des inéquations au secondaire</w:t>
+                <w:t xml:space="preserve">LE RAISONNEMENT LOGIQUE POUR ASSURER UN ENSEIGNEMENT DE LA PENSEE MATHEMATIQUE : LE CAS DES EQUATIONS ET DES FONCTIONS ALGEBRIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Rahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miftah al Hissab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 102 (62-73), pp.30-41</w:t>
+              <w:t xml:space="preserve">Liens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1221-1235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144825v1</w:t>
+                <w:t xml:space="preserve">hal-02160289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE RAISONNEMENT LOGIQUE POUR ASSURER UN ENSEIGNEMENT DE LA PENSEE MATHEMATIQUE : LE CAS DES EQUATIONS ET DES FONCTIONS ALGEBRIQUES</w:t>
+                <w:t xml:space="preserve">L'aboutissement des méthodes syntaxiques dans certains cas de résolutions mathématiques: Cas des équations et des inéquations au secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Rahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.1221-1235</w:t>
+              <w:t xml:space="preserve">Miftah al Hissab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 102 (62-73), pp.30-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160289v1</w:t>
+                <w:t xml:space="preserve">hal-02144825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉQUATIONS ET INEQUATIONS AU SECONDAIRE ENTRE SYNTAXE ET SEMANTIQUE</w:t>
               </w:r>
@@ -1791,519 +1791,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des résultats d'une évaluation nationale en vue de monter un dispositif de remédiation et de formation des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouki Rahim</w:t>
+                <w:t xml:space="preserve">Polynomial approximation: From history to teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hachaïchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème école d'été de didactique des mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144859v1</w:t>
+                <w:t xml:space="preserve">hal-01940054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial approximation: From history to teaching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Hachaïchi</w:t>
+                <w:t xml:space="preserve">Exploitation des résultats d'une évaluation nationale en vue de monter un dispositif de remédiation et de formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouki Rahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">19ème école d'été de didactique des mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940054v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d’une étude historique et institutionnelle des développements limités au début de l’université : Vers une alternative d’une meilleure conceptualisation</w:t>
+                <w:t xml:space="preserve">Comparaison entre l'évolution historique ayant mené aux développements limités et leur pratique d'enseignement au début de l'université : Entre syntaxe et sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Rahim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Hachaïchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADiMA 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure, Aug 2016, Yaoundé, Cameroun. pp.316-325</w:t>
+              <w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471291v1</w:t>
+                <w:t xml:space="preserve">hal-01337899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre l’évolution historique ayant mené aux développements limités et leur pratique d’enseignement au début de l’université : Entre syntaxe et sémantique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouki Rahim</w:t>
+                <w:t xml:space="preserve">Comparaison entre l'évolution historique ayant mené aux développements limités et leur pratique d'enseignement au début de l'université : Entre syntaxe et sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Belhaj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Hachaïchi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hachaichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.123-132</w:t>
+              <w:t xml:space="preserve">, ERME, Mar 2016, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471293v1</w:t>
+                <w:t xml:space="preserve">hal-01330197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre l'évolution historique ayant mené aux développements limités et leur pratique d'enseignement au début de l'université : Entre syntaxe et sémantique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahim Kouki</w:t>
+                <w:t xml:space="preserve">Apport d’une étude historique et institutionnelle des développements limités au début de l’université : Vers une alternative d’une meilleure conceptualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouki Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yassine Hachaichi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hachaïchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERME, Mar 2016, Montpelier, France</w:t>
+              <w:t xml:space="preserve">ADiMA 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure, Aug 2016, Yaoundé, Cameroun. pp.316-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330197v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre l'évolution historique ayant mené aux développements limités et leur pratique d'enseignement au début de l'université : Entre syntaxe et sémantique</w:t>
+                <w:t xml:space="preserve">Comparaison entre l’évolution historique ayant mené aux développements limités et leur pratique d’enseignement au début de l’université : Entre syntaxe et sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Belhaj Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hachaïchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">INDRUM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337899v1</w:t>
+                <w:t xml:space="preserve">hal-02471293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉVELOPPEMENT DE LA PENSÉE ALGÉBRIQUE DANS LE CURRICULUM TUNISIEN : ANALYSE ÉPISTEMOLOGIQUE ET INSTITUTIONNELLE</w:t>
               </w:r>
@@ -2919,131 +2919,131 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur l’articulation des dimensions sémantique, syntaxique, sémiotique, praxéologique et épistémologique dans l’enseignement et l’apprentissage des mathématiques. Étude de cas : algèbre du secondaire et développements limités au début de l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Rahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Tunis El Manar (Tunisie), 2017</w:t>
+              <w:t xml:space="preserve">Mathématiques [math]. Université de Tunis El Manar (Tunisie), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02471598v1</w:t>
+                <w:t xml:space="preserve">tel-02471266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur l’articulation des dimensions sémantique, syntaxique, sémiotique, praxéologique et épistémologique dans l’enseignement et l’apprentissage des mathématiques. Étude de cas : algèbre du secondaire et développements limités au début de l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Rahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathématiques [math]. Université de Tunis El Manar (Tunisie), 2017</w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Tunis El Manar (Tunisie), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02471266v1</w:t>
+                <w:t xml:space="preserve">tel-02471598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3119,51 +3119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="666899AA"/>
+    <w:nsid w:val="7CC35C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3350,51 +3350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kouki-rahim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8664-731X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990512v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kouki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Griffiths" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2444295" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Derragi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30612/tangram.v6i3.16950" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404186v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kilani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2358-4122.2023v10i260268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Nafti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47976/RBHM2022v22n4555-66" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i3p062-107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2358-4122.2022v9i157543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18117295.2021.2003135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Rahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Bastos de Melo Espindola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fridhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rebai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11062-020-09876-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/iejme/6293" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hacha&#239;chi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belhaj Amor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hachaichi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hassayoune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346287v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02144419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02471598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02471266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kouki-rahim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8664-731X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990512v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kouki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Griffiths" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2444295" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kilani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2358-4122.2023v10i260268" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Derragi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30612/tangram.v6i3.16950" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i3p062-107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Nafti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47976/RBHM2022v22n4555-66" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2358-4122.2022v9i157543" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18117295.2021.2003135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Rahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Bastos de Melo Espindola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fridhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rebai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11062-020-09876-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/iejme/6293" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hacha&#239;chi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belhaj Amor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hachaichi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hassayoune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346287v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02144419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02471266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02471598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>