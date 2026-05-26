--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -230,7658 +230,7658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Sustainability Through Traditional Architecture: A New Combo of Culture, Energy Efficiency and Resilience in Morocco</w:t>
+                <w:t xml:space="preserve">Parametric analysis and new performance correlation of an innovative system for green hydrogen, oxygen, heat, and electricity production: Application in Pau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ouazzani Ibrahimi</w:t>
+                <w:t xml:space="preserve">O. Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zohra Gargab</w:t>
+                <w:t xml:space="preserve">Y. Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/urbansci9110435⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.241-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.12.504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519523v1</w:t>
+                <w:t xml:space="preserve">hal-04943858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and optimization of a seasonal power-to-gas-to-power energy storage system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Mojtaba Alirahmi</w:t>
+                <w:t xml:space="preserve">Resistance-capacitance dynamic model for hydrogen storage in metal hydrides with phase change material as thermal management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubayyi Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Ajbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoshui Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150147⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.101007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519528v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing geothermal energy in Morocco: integrating energy and water resources for sustainable development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis and optimization of a seasonal power-to-gas-to-power energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kousksou</w:t>
+                <w:t xml:space="preserve">Seyed Mojtaba Alirahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jamil</w:t>
+                <w:t xml:space="preserve">Haoshui Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy and Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (4), pp.2681-2717. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.150147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42108-025-00415-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519519v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel iterative technique to determine the physical parameters of the photovoltaic cell double-diode model</w:t>
+                <w:t xml:space="preserve">Urban Sustainability Through Traditional Architecture: A New Combo of Culture, Energy Efficiency and Resilience in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Chaibi</w:t>
+                <w:t xml:space="preserve">Mohamed Ouazzani Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Elkari</w:t>
+                <w:t xml:space="preserve">Fatima Zohra Gargab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12667-025-00763-2⟩</w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci9110435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519540v1</w:t>
+                <w:t xml:space="preserve">hal-05519523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal assessment of Li-ion batteries incorporating phase change materials using a new 2D model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bilal Lamrani</w:t>
+                <w:t xml:space="preserve">Optimizing geothermal energy in Morocco: integrating energy and water resources for sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
+                <w:t xml:space="preserve">T. Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Tankari</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101051⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy and Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.2681-2717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42108-025-00415-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378356v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance-capacitance dynamic model for hydrogen storage in metal hydrides with phase change material as thermal management system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Lamrani</w:t>
+                <w:t xml:space="preserve">A novel iterative technique to determine the physical parameters of the photovoltaic cell double-diode model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubayyi Alqahtani</w:t>
+                <w:t xml:space="preserve">Badr Elkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Ajbar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101007⟩</w:t>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12667-025-00763-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519532v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric analysis and new performance correlation of an innovative system for green hydrogen, oxygen, heat, and electricity production: Application in Pau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Rejeb</w:t>
+                <w:t xml:space="preserve">Thermal assessment of Li-ion batteries incorporating phase change materials using a new 2D model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Afass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chaibi</w:t>
+                <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Schall</w:t>
+                <w:t xml:space="preserve">M.A. Tankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lamrani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 103, pp.241-254. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.101051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.12.504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943858v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key challenges to ensure Morocco's sustainable transition to a green hydrogen economy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and forecasting biogas production from anaerobic digestion process for sustainable resource energy recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Mihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Ouhammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aggour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Daouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.09.178⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (19), pp.e38472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e38472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483631v1</w:t>
+                <w:t xml:space="preserve">hal-05063102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of waste heat recovery and thermal energy storage integration in air conditioning systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tauseef-Ur Rehman</w:t>
+                <w:t xml:space="preserve">Random forest with feature selection and K-fold cross validation for predicting the electrical and thermal efficiencies of air based photovoltaic-thermal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ait Tchakoucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Elkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2024.100708⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.988-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845990v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Public Electric Vehicles Charging Impact on the Grid: Morocco Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aboudrar Imad</w:t>
+                <w:t xml:space="preserve">PEM water electrolyzer modeling: Issues and reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Benmehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lucas Do Nascimento Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zazi Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.100738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2024.100738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-68675-7_38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05063092v1</w:t>
+                <w:t xml:space="preserve">hal-05063091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEM water electrolyzer modeling: Issues and reflections</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Chepy</w:t>
+                <w:t xml:space="preserve">Analysis of Public Electric Vehicles Charging Impact on the Grid: Morocco Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulakhbar Mouaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboudrar Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zazi Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lecture Notes in Networks and Systems, 1101, pp.398-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-68675-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2024.100738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05063091v1</w:t>
+                <w:t xml:space="preserve">hal-05063092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random forest with feature selection and K-fold cross validation for predicting the electrical and thermal efficiencies of air based photovoltaic-thermal systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Chaibi</w:t>
+                <w:t xml:space="preserve">Key challenges to ensure Morocco's sustainable transition to a green hydrogen economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2024.07.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.488-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.09.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063101v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief overview of district heating pipe network progress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive analysis of waste heat recovery and thermal energy storage integration in air conditioning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Abd-Lefdil</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae El Marbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tauseef-Ur Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23, pp.100641. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 24, pp.100708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2024.100708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2024.100641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05063098v1</w:t>
+                <w:t xml:space="preserve">hal-04845990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A feasibility study of green hydrogen and E-fuels production from a renewable energy hybrid system in the city of Dakhla, Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B.E. Lebrouhi</w:t>
+                <w:t xml:space="preserve">A brief overview of district heating pipe network progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abd-Lefdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.100641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2024.100641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.05.472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05063100v1</w:t>
+                <w:t xml:space="preserve">hal-05063098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of an innovative system for green hydrogen, oxygen, heat, and electricity production: Application to warm oceanic climate conditions in Pau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bilal Lamrani</w:t>
+                <w:t xml:space="preserve">A feasibility study of green hydrogen and E-fuels production from a renewable energy hybrid system in the city of Dakhla, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Lebrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.113006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73, pp.316-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.05.472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943853v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercooling phenomenon in a latent storage tank: Physical modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic analysis of an innovative system for green hydrogen, oxygen, heat, and electricity production: Application to warm oceanic climate conditions in Pau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 92, pp.112088. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 98, pp.113006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.113006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05063095v1</w:t>
+                <w:t xml:space="preserve">hal-04943853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and forecasting biogas production from anaerobic digestion process for sustainable resource energy recovery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supercooling phenomenon in a latent storage tank: Physical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Aggour</w:t>
+                <w:t xml:space="preserve">E.H. Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Daouchi</w:t>
+                <w:t xml:space="preserve">N.E. El Kadri Elyamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufyane Naaim</w:t>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (19), pp.e38472. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.112088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e38472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063102v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical assessment of a latent heat storage system for district heating substations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigations of concentrated photovoltaic thermal system integrated with thermoelectric power generator and phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hlimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
+                <w:t xml:space="preserve">Ravita Lamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belcaid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Balli</w:t>
+                <w:t xml:space="preserve">Tareq Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 57, pp.106210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.106210⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 62, pp.106820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.106820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483679v1</w:t>
+                <w:t xml:space="preserve">hal-04483665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing sustainable energy conversion: Comparative study of superheated and recuperative ORC systems for waste heat recovery and geothermal applications, with focus on 4E performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.I. Kaitouni</w:t>
+                <w:t xml:space="preserve">Phase-change materials for storing heat extracted from heat pump condensers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Ouhammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.128654⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.109301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.109301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483651v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy saving potential diagnosis for Moroccan university campuses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of a latent cold storage system using shell-and-tube unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Belcaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ENERGY.2023030⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage and Saving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.467-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enss.2023.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483667v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a latent cold storage system using shell-and-tube unit</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy saving potential diagnosis for Moroccan university campuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Ouhammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Gargab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir El Idrissi Kaitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Smouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage and Saving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enss.2023.02.008⟩</w:t>
+              <w:t xml:space="preserve">AIMS Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.576-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ENERGY.2023030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483663v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Solar Lithium Bromide-Water Absorption Cooling System in Oujda City of Northeast Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara El Hassani</w:t>
+                <w:t xml:space="preserve">Enhancing sustainable energy conversion: Comparative study of superheated and recuperative ORC systems for waste heat recovery and geothermal applications, with focus on 4E performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Kaitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S0003701X22601594⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 284, pp.128654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.128654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483659v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of concentrated photovoltaic thermal system integrated with thermoelectric power generator and phase change material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tareq Salameh</w:t>
+                <w:t xml:space="preserve">A numerical assessment of a latent heat storage system for district heating substations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hlimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belcaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62, pp.106820. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.106820⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 57, pp.106210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.106210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483665v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-change materials for storing heat extracted from heat pump condensers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+                <w:t xml:space="preserve">Simulation of a Solar Lithium Bromide-Water Absorption Cooling System in Oujda City of Northeast Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mugur Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Derfoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74, pp.109301. </w:t>
+              <w:t xml:space="preserve">Applied Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (3), pp.329-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.109301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3103/S0003701X22601594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483648v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic, economic and environmental analysis of domestic solar water heating systems under the African continent</w:t>
+                <w:t xml:space="preserve">A deep learning approach for prediction of electrical vehicle charging stations power demand in regulated electricity markets: The case of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben Taher</w:t>
+                <w:t xml:space="preserve">Mouaad Boulakhbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markos Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Benabdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+                <w:t xml:space="preserve">Malika Zazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (4), pp.2279-2294. </w:t>
+              <w:t xml:space="preserve">Cleaner energy systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13762-021-03273-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cles.2022.100039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088406v1</w:t>
+                <w:t xml:space="preserve">hal-05519457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global hydrogen development - A technological and geopolitical overview</w:t>
+                <w:t xml:space="preserve">Thermal performance of domestic refrigerator with multiple phase change materials: Numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Lebrouhi</w:t>
+                <w:t xml:space="preserve">M.A. Ben Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J J Djoupo</w:t>
+                <w:t xml:space="preserve">M. Ahachad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Lamrani</w:t>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Benabdelaziz</w:t>
+                <w:t xml:space="preserve">Y. Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47, pp.7016 - 7048. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.105673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716833v1</w:t>
+                <w:t xml:space="preserve">hal-04088397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent heat capacity method to describe the thermal performances of a latent thermal storage system during discharge period</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Transition in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.104960⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.5818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14105818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088403v1</w:t>
+                <w:t xml:space="preserve">hal-03716839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental conception and thermo-energetic analysis of a solar biogas production system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Ouhammou</w:t>
+                <w:t xml:space="preserve">Energy audit method applied to tertiary buildings: Case study of a University campus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boharb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggour Mohammed</w:t>
+                <w:t xml:space="preserve">H. El-Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smouh Sliman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bakraoui Mohammed</w:t>
+                <w:t xml:space="preserve">H. El Markhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csite.2021.101740⟩</w:t>
+              <w:t xml:space="preserve">AIMS Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.506-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/energy.2022025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088416v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent heat storage system integrating phase change material in spherical capsules: A comparative study between three dynamic physical models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+                <w:t xml:space="preserve">Low-cost numerical lumped modelling of lithium-ion battery pack with phase change material and liquid cooling thermal management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Achemlal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 56, pp.106007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.106007⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088392v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost numerical lumped modelling of lithium-ion battery pack with phase change material and liquid cooling thermal management system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
+                <w:t xml:space="preserve">CFD study on the validity of using PCM in a controlled cooling ceiling integrated in a ventilated room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Khattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Arid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid El Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isam Janajreh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105293⟩</w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2021.100066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762611v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD study on the validity of using PCM in a controlled cooling ceiling integrated in a ventilated room</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youness Khattari</w:t>
+                <w:t xml:space="preserve">Experimental conception and thermo-energetic analysis of a solar biogas production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Arid</w:t>
+                <w:t xml:space="preserve">Aggour Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid El Ouali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+                <w:t xml:space="preserve">Smouh Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isam Janajreh</w:t>
+                <w:t xml:space="preserve">Bakraoui Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.100066. </w:t>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.101740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2021.100066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2021.101740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088410v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy audit method applied to tertiary buildings: Case study of a University campus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent heat storage system integrating phase change material in spherical capsules: A comparative study between three dynamic physical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Boharb</w:t>
+                <w:t xml:space="preserve">D. Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Allouhi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Jamil</w:t>
+                <w:t xml:space="preserve">Y. Oihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/energy.2022025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56, pp.106007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.106007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063090v1</w:t>
+                <w:t xml:space="preserve">hal-04088392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of domestic refrigerator with multiple phase change materials: Numerical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Energetic, economic and environmental analysis of domestic solar water heating systems under the African continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahachad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahdaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105673⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.2279-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-021-03273-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088397v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transition in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yassine Chaibi</w:t>
+                <w:t xml:space="preserve">Global hydrogen development - A technological and geopolitical overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Lebrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Djoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Benabdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14105818⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.7016 - 7048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716839v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of a grid-connected PV system for a public building: Faculty of Sciences and Technology at Pau</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apparent heat capacity method to describe the thermal performances of a latent thermal storage system during discharge period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Khattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.104960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.104960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10098-022-02364-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03762664v1</w:t>
+                <w:t xml:space="preserve">hal-04088403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of computational and experimental studies on refrigerated trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ben Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahachad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47, pp.103575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2021.103575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical materials for electrical energy storage: Li-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimization of a grid-connected PV system for a public building: Faculty of Sciences and Technology at Pau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ben Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadr Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105471⟩</w:t>
+              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10098-022-02364-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762670v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a bio-methane solar system driven by solar energy and heat pump</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aggour Mohammed</w:t>
+                <w:t xml:space="preserve">Critical materials for electrical energy storage: Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayan Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2022.106378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088409v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning approach for prediction of electrical vehicle charging stations power demand in regulated electricity markets: The case of Morocco</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+                <w:t xml:space="preserve">Modeling of a bio-methane solar system driven by solar energy and heat pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Ouhammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Gargab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Zazi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Âzeddine Frimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggour Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner energy systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.100039. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.106378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cles.2022.100039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2022.106378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519457v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-based hybrid photovoltaic/thermal systems: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Inverse method to describe crystallization of undercooled water in cold storage tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ben Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El-Otmany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126211⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.102404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482231v1</w:t>
+                <w:t xml:space="preserve">hal-04482281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key challenges for a large-scale development of battery electric vehicles: A comprehensive review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+                <w:t xml:space="preserve">Off-Grid PV-Based Hybrid Renewable Energy Systems for Electricity Generation in Remote Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El-Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2021.103273⟩</w:t>
+              <w:t xml:space="preserve">Green Energy and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Green Energy and Technology, pp.483-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64565-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716827v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a positive latent cold storage system for industrial applications: Discharge mode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Chaibi</w:t>
+                <w:t xml:space="preserve">Effect of Greenhouse Design Parameters on the Heating and Cooling Requirement of Greenhouses in Moroccan Climatic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Choab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Maakoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.El. Rhafiki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+                <w:t xml:space="preserve">Said Saadeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40, pp.102824. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.2986-3003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3047851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482340v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified thermal model for a lithium-ion battery pack with phase change material thermal management system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youness Khattari</w:t>
+                <w:t xml:space="preserve">Artificial neural-network based model to forecast the electrical and thermal efficiencies of PVT air collector systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malvoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2021.103377⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.100132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2021.100132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716838v1</w:t>
+                <w:t xml:space="preserve">hal-04482246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance investigation of door opening and closing processes in a refrigerated truck equipped with different phase change materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Ben Taher</w:t>
+                <w:t xml:space="preserve">Numerical study of a positive latent cold storage system for industrial applications: Discharge mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Khattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.El. Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 42, pp.103097. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 40, pp.102824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2021.103097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04482374v1</w:t>
+                <w:t xml:space="preserve">hal-04482340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Greenhouse Design Parameters on the Heating and Cooling Requirement of Greenhouses in Moroccan Climatic Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anas El Maakoul</w:t>
+                <w:t xml:space="preserve">A simplified thermal model for a lithium-ion battery pack with phase change material thermal management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Khattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3047851⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2021.103377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482254v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neural-network based model to forecast the electrical and thermal efficiencies of PVT air collector systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+                <w:t xml:space="preserve">Thermal performance investigation of door opening and closing processes in a refrigerated truck equipped with different phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ben Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahachad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2021.100132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.103097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2021.103097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482246v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building bricks with phase change material (PCM): Thermal performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
+                <w:t xml:space="preserve">Key challenges for a large-scale development of battery electric vehicles: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Lebrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Khattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121315⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2021.103273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482250v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical models for the design of photovoltaic/thermal collector systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Air-based hybrid photovoltaic/thermal systems: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Simón-Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Guedea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cardamas Luaces</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cardamas Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.08.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 295, pp.126211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482370v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a shell-and-tube latent heat thermal energy storage system for urban heating network</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical models for the design of photovoltaic/thermal collector systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Simón-Allué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guedea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardamas Luaces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2021.103216⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.134-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482337v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the aero-thermal performance for different scenarios of a refrigerated truck using URANS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+                <w:t xml:space="preserve">Building bricks with phase change material (PCM): Thermal performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad Ait Msaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128775⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.121315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482363v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brownian motion model to describe a random crystallization of undercooled water dispersed within emulsions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
+                <w:t xml:space="preserve">Numerical investigation of a shell-and-tube latent heat thermal energy storage system for urban heating network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 35, pp.102273. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 43, pp.103216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2021.103216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04482217v1</w:t>
+                <w:t xml:space="preserve">hal-04482337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, Economic, Environment (3E) analysis of WT-PV-Battery autonomous hybrid power plants in climatically varying regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of the aero-thermal performance for different scenarios of a refrigerated truck using URANS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ben Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahachad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320, pp.128775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seta.2020.100961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04482279v1</w:t>
+                <w:t xml:space="preserve">hal-04482363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse method to describe crystallization of undercooled water in cold storage tank</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+                <w:t xml:space="preserve">A Brownian motion model to describe a random crystallization of undercooled water dispersed within emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammou El-Otmany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Zeraouli</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36, pp.102404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102404⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 35, pp.102273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482281v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Grid PV-Based Hybrid Renewable Energy Systems for Electricity Generation in Remote Areas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy, Economic, Environment (3E) analysis of WT-PV-Battery autonomous hybrid power plants in climatically varying regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Energy and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Green Energy and Technology, pp.483-513. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.100961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64565-6_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seta.2020.100961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482366v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post Energy Audit of Two Mosques as a Case Study of Intermittent Occupancy Buildings: Toward more Sustainable Mosques</w:t>
+                <w:t xml:space="preserve">Towards a large-scale integration of renewable energies in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younness El Fouih</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Allouhi</w:t>
+                <w:t xml:space="preserve">M. Boulakhbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamil Abdelmajid</w:t>
+                <w:t xml:space="preserve">B. Lebrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Mourad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Smouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (23), pp.10111. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.101806 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su122310111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482167v1</w:t>
+                <w:t xml:space="preserve">hal-03491564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a large-scale integration of renewable energies in Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility evaluation of a hybrid renewable power generation system for sustainable electricity supply in a Moroccan remote site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El-Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boulakhbar</w:t>
+                <w:t xml:space="preserve">S. Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lebrouhi</w:t>
+                <w:t xml:space="preserve">M.S. Buker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101806⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.123534 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.123534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491564v1</w:t>
+                <w:t xml:space="preserve">hal-03491666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and economic assessment of a solar air-conditioning process for thermal comfort requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bouhal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Z. Aqachmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 208, pp.101 - 114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility evaluation of a hybrid renewable power generation system for sustainable electricity supply in a Moroccan remote site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Allouhi</w:t>
+                <w:t xml:space="preserve">Post Energy Audit of Two Mosques as a Case Study of Intermittent Occupancy Buildings: Toward more Sustainable Mosques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younness El Fouih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rehman</w:t>
+                <w:t xml:space="preserve">Jamil Abdelmajid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Buker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Youssef Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 277, pp.123534 -. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (23), pp.10111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.123534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su122310111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491666v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency for Social Buildings in Morocco, Comparative (2E) Study: Active VS. Passive Solutions Via TRNsys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Allouhi</w:t>
+                <w:t xml:space="preserve">Physical models to evaluate the performance of impure phase change material dispersed in building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Khattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El-Otmany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haytham El-Houari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
+                <w:t xml:space="preserve">A. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.101661 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/inventions6010004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482265v1</w:t>
+                <w:t xml:space="preserve">hal-03492513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical models to evaluate the performance of impure phase change material dispersed in building materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+                <w:t xml:space="preserve">Energy Efficiency for Social Buildings in Morocco, Comparative (2E) Study: Active VS. Passive Solutions Via TRNsys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Gargab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ahmed</w:t>
+                <w:t xml:space="preserve">Haytham El-Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31, pp.101661 -. </w:t>
+              <w:t xml:space="preserve">Inventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/inventions6010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492513v1</w:t>
+                <w:t xml:space="preserve">hal-04482265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent heat capacity method to investigate heat transfer in a composite phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Khattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Choab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7958,103 +7958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Project for a Much More Diverse Moroccan Strategic Version: The Generalization of Solar Water Heater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Gargab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham El-Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.2. </w:t>
@@ -8086,786 +8086,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical models for packed bed: Sensible heat storage systems</w:t>
+                <w:t xml:space="preserve">Energy performance enhancement of a collective hot water production process equipped with a centralized storage tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elouali</w:t>
+                <w:t xml:space="preserve">Saïf Ed-Dîn Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hamdaoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Benbassou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 23, pp.69 - 78. </w:t>
+              <w:t xml:space="preserve">, 2019, 25, pp.100849 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2019.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.100849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484788v1</w:t>
+                <w:t xml:space="preserve">hal-03488285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer within mortar containing micro-encapsulated PCM: Numerical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Physical models for packed bed: Sensible heat storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.69 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484768v1</w:t>
+                <w:t xml:space="preserve">hal-03484788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy performance enhancement of a collective hot water production process equipped with a centralized storage tank</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jamil</w:t>
+                <w:t xml:space="preserve">Heat transfer within mortar containing micro-encapsulated PCM: Numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.100849 -. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.422 - 433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2019.100849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488285v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Feasibility of a Sustainable Concentrated Solar Power in Morocco through an Energy Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Parametric CFD Analysis and Impact of PCM Intrinsic Parameters on Melting Process inside Enclosure Integrating Fins: Solar Building Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Agrouaz</w:t>
+                <w:t xml:space="preserve">Z. Meghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E.-D. Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.08.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.634-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153688v1</w:t>
+                <w:t xml:space="preserve">hal-02146082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric CFD Analysis and Impact of PCM Intrinsic Parameters on Melting Process inside Enclosure Integrating Fins: Solar Building Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Technical Feasibility of a Sustainable Concentrated Solar Power in Morocco through an Energy Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E.-D. Fertahi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Y. Agrouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20, pp.634-646. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.1087-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146082v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study and CFD Thermal Assessment of Horizontal Hot Water Storage Tank Integrating Evacuated Tube Collectors with Heat Pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E.-D. Fertahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benbassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.234-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8905,2982 +8905,2982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Demand and Environmental Impact of Various Construction Scenarios of an Office Building in Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Some Particular Design Considerations for Optimum Utilization of under Floor Heating Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oubenmoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. El Alaiji</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Mssad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.03.298⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.423-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146086v1</w:t>
+                <w:t xml:space="preserve">hal-02146098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Particular Design Considerations for Optimum Utilization of under Floor Heating Systems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Optimization of Melting and Solidification Processes of PCM: Application to Integrated Collector Storage Solar Water Heaters (ICSSWH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ait Mssad</w:t>
+                <w:t xml:space="preserve">A. Ait Msaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saadani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+                <w:t xml:space="preserve">M. Benzakour Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saidur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csite.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.562-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.06.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146098v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Melting and Solidification Processes of PCM: Application to Integrated Collector Storage Solar Water Heaters (ICSSWH)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFD Performance Enhancement of a Low Cut-in Speed Current Vertical Tidal Turbine through the Nested Hybridization of Savonius and Darrieus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benzakour Amine</w:t>
+                <w:t xml:space="preserve">S.E.D Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saidur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+                <w:t xml:space="preserve">O. Rajad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.06.096⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2018.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146077v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Performance Enhancement of a Low Cut-in Speed Current Vertical Tidal Turbine through the Nested Hybridization of Savonius and Darrieus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Rajad</w:t>
+                <w:t xml:space="preserve">Energy Demand and Environmental Impact of Various Construction Scenarios of an Office Building in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Alaiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Arid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 169, pp.266-278. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.113-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2018.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.03.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146085v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Thermal Performance Optimization of a Forced Collective Solar Hot Water Production System in Morocco for Energy Saving in Residential Buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">PCM Addition inside Solar Water Heaters: Numerical Comparative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.12.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.232-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153372v1</w:t>
+                <w:t xml:space="preserve">hal-02146079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Optimization of a Two-Phase Closed Thermosyphon through CFD Numerical Simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Agrouaz</w:t>
+                <w:t xml:space="preserve">Yearly Performance of Low-Enthalpy Parabolic Trough Collectors in MENA Region According to Different Sun-Tracking Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzakour Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lahrech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 128, pp.551-563. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 128, pp.1404-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.09.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.09.049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153689v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCM Addition inside Solar Water Heaters: Numerical Comparative Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Design and Thermal Performance Optimization of a Forced Collective Solar Hot Water Production System in Morocco for Energy Saving in Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïf Ed-D\ⁱn Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.260-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146079v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yearly Performance of Low-Enthalpy Parabolic Trough Collectors in MENA Region According to Different Sun-Tracking Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Benzakour Amine</w:t>
+                <w:t xml:space="preserve">Performance Optimization of a Two-Phase Closed Thermosyphon through CFD Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïf Ed-D\ⁱn Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Agrouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 128, pp.1404-1419. </w:t>
+              <w:t xml:space="preserve">, 2018, 128, pp.551-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.09.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153681v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Thermal Energy Storage Enhancement of PCM Filling a Cylindrical Cavity Equipped with Submerged Heating Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ed-D\ⁱn Fertahi</w:t>
+                <w:t xml:space="preserve">Energy and Exergy Analyses of a Parabolic Trough Collector Operated with Nanofluids for Medium and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzakour Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saidur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2018.05.015⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.201-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146078v1</w:t>
+                <w:t xml:space="preserve">hal-02153465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and Exergy Analyses of a Parabolic Trough Collector Operated with Nanofluids for Medium and High Temperature Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Saidur</w:t>
+                <w:t xml:space="preserve">Technical Assessment, Economic Viability and Investment Risk Analysis of Solar Heating/Cooling Systems in Residential Buildings in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E.-D. Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Agrouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.10.059⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.1043-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153465v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Assessment, Economic Viability and Investment Risk Analysis of Solar Heating/Cooling Systems in Residential Buildings in Morocco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">CFD Thermal Energy Storage Enhancement of PCM Filling a Cylindrical Cavity Equipped with Submerged Heating Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ed-D\ⁱn Fertahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 170, pp.1043-1062. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.360-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2018.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146081v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and Parametric Analysis of Solar Absorption Cooling Systems in Various Moroccan Climates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Allouhi</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of a Micro-Encapsulated PCM Wallboard: Fluxmeter Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Jamil</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zennouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csite.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153456v1</w:t>
+                <w:t xml:space="preserve">hal-02153537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling and Optimization of Thermal Stratification in Solar Hot Water Storage Tanks for Domestic Applications: CFD Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
+                <w:t xml:space="preserve">Impact of Load Profile and Collector Technology on the Fractional Savings of Solar Domestic Water Heaters under Various Climatic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Agrouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.441-455. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (18), pp.13245-13258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.08.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153535v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Thermal Chaotic Mixing in Multiple Rods Rotating Mixer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+                <w:t xml:space="preserve">Energy Conservation Potential of an Energy Audit within the Pulp and Paper Industry in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boharb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahman Saidur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csite.2017.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.569-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.02.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153538v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Optimization of a Multi-Temperature Solar Thermal Heating System for an Industrial Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Agrouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benzakour Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ur Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmut Sami Büker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 206, pp.382-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.08.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Conservation Potential of an Energy Audit within the Pulp and Paper Industry in Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rahman Saidur</w:t>
+                <w:t xml:space="preserve">Numerical Modeling and Optimization of Thermal Stratification in Solar Hot Water Storage Tanks for Domestic Applications: CFD Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïf Ed-Dîn Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Agrouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.02.090⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.441-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.08.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02153458v1</w:t>
+                <w:t xml:space="preserve">hal-02153535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of a Micro-Encapsulated PCM Wallboard: Fluxmeter Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
+                <w:t xml:space="preserve">Energy and Parametric Analysis of Solar Absorption Cooling Systems in Various Moroccan Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Agrouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hajar Zennouhi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14, pp.127-133. </w:t>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.28-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153537v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Load Profile and Collector Technology on the Fractional Savings of Solar Domestic Water Heaters under Various Climatic Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Thermal Chaotic Mixing in Multiple Rods Rotating Mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Msaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Jamil</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.226⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.388-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153534v1</w:t>
+                <w:t xml:space="preserve">hal-02153538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Wind Energy Potential in Morocco's Coastal Regions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Saidur</w:t>
+                <w:t xml:space="preserve">Thermo-Mechanical Strength Analysis for Energy Storage Improvement of Horizontal Storage Tanks Integrating Evacuated Tube Collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E.-D. Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.01.047⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (49), pp.29370-29383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153460v1</w:t>
+                <w:t xml:space="preserve">hal-02153678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Inclination Angle on the Melting Process of Phase Change Material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Benomar</w:t>
+                <w:t xml:space="preserve">Evaluation of Wind Energy Potential in Morocco's Coastal Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zamzoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saidur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csite.2016.11.004⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.311-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153457v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Strength Analysis for Energy Storage Improvement of Horizontal Storage Tanks Integrating Evacuated Tube Collectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Arid</w:t>
+                <w:t xml:space="preserve">Effect of Inclination Angle on the Melting Process of Phase Change Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zennouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Jamil</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Msaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.10.016⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2016.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02153678v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Analysis of a Thermoelectric Heating System for Space Heating in a Continuous-Occupancy Office Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boharb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11888,51 +11888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ratlamwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzakour Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.150-159. </w:t>
@@ -11976,1620 +11976,1620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting inside a Horizontal Cylindrical Capsule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Latent Energy Storage: Melting Process around Heating Cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Alaiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.359-369. </w:t>
+              <w:t xml:space="preserve">, 2016, 8, pp.128-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csite.2016.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153531v1</w:t>
+                <w:t xml:space="preserve">hal-02153532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Solar Adsorption Cooling Systems for Vaccine Preservation in Sub-Saharan Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Auditing and Analysis of Energy Consumption of an Industrial Site in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boharb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saidur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 170, pp.232-241. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.332-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.02.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153677v1</w:t>
+                <w:t xml:space="preserve">hal-02153322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditing and Analysis of Energy Consumption of an Industrial Site in Morocco</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of Solar Adsorption Cooling Systems for Vaccine Preservation in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Agrouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101, pp.332-342. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170, pp.232-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.02.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.02.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153322v1</w:t>
+                <w:t xml:space="preserve">hal-02153677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis with numerical comparison for different thermoelectric generators configurations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+                <w:t xml:space="preserve">Melting inside a Horizontal Cylindrical Capsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hlimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Msaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.359-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2016.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014921v1</w:t>
+                <w:t xml:space="preserve">hal-02153531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-Connected PV Systems Installed on Institutional Buildings: Technology Comparison, Energy Analysis and Economic Performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jamil</w:t>
+                <w:t xml:space="preserve">Experimental analysis with numerical comparison for different thermoelectric generators configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Favarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rahmoune</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.114-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02153455v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Energy Storage: Melting Process around Heating Cylinders</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grid-Connected PV Systems Installed on Institutional Buildings: Technology Comparison, Energy Analysis and Economic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saidur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rahmoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.188-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.08.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csite.2016.06.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153532v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morocco's Strategy for Energy Security and Low-Carbon Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Domestic Heating Water Systems in Morocco: An Energy Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Allouhi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belattar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+                <w:t xml:space="preserve">Y. Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84, pp.98-105. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.02.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2014.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153528v1</w:t>
+                <w:t xml:space="preserve">hal-02153670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy Potential and National Policy Directions for Sustainable Development in Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectricity - A Promising Complementarity with Efficient Stoves in Off-grid-areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Favarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rozis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2015.02.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.256-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153675v1</w:t>
+                <w:t xml:space="preserve">hal-02014197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Working Pairs for Solar Adsorption Cooling Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79 (C), pp.235-247. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectricity - A Promising Complementarity with Efficient Stoves in Off-grid-areas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewable Energy Potential and National Policy Directions for Sustainable Development in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2015.02.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014197v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Domestic Heating Water Systems in Morocco: An Energy Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Morocco's Strategy for Energy Security and Low-Carbon Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92, pp.105-113. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.98-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2014.12.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153670v1</w:t>
+                <w:t xml:space="preserve">hal-02153528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Modeling of a Thermal Adsorber Powered by Solar Energy for Refrigeration Applications&amp;quot; [Energy 75 (2014) 589-596]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 80, pp.756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13629,1412 +13629,1412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar driven cooling systems: An updated review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Answer to Comments by J.P. Dumas on &amp;quot;Crystallisation Kinetics with Nucleation Phenomenon: Ice Slurry System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.210-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.12.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107607v1</w:t>
+                <w:t xml:space="preserve">hal-02153320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to Comments by J.P. Dumas on &amp;quot;Crystallisation Kinetics with Nucleation Phenomenon: Ice Slurry System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PCM Building Material under Cyclic Melting and Freezing Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zennouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Msaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (12), pp.3416-3422</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02153320v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCM Building Material under Cyclic Melting and Freezing Processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ait Msaad</w:t>
+                <w:t xml:space="preserve">Solar driven cooling systems: An updated review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.159-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption and Efficiency in Buildings: Current Status and Future Trends</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. El Fouih</w:t>
+                <w:t xml:space="preserve">Economic and Environmental Assessment of Solar Air-Conditioning Systems in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.770-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2015.05.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.05.139⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153452v1</w:t>
+                <w:t xml:space="preserve">hal-02153451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and Environmental Assessment of Solar Air-Conditioning Systems in Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Allouhi</w:t>
+                <w:t xml:space="preserve">Energy Consumption and Efficiency in Buildings: Current Status and Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Fouih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Youssef Mourad</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50, pp.770-781. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.118-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2015.05.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.05.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153451v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting over a Wavy Surface in a Rectangular Cavity Heated from Below</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation for Predicting DSC Crystallization Curves of Tetradecane-Hexadecane Paraffin Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Ait Msaad</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mar 'In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.11.033⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 591, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2014.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153525v1</w:t>
+                <w:t xml:space="preserve">hal-02153522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy storage: Applications and challenges</w:t>
+                <w:t xml:space="preserve">An Implicit Enthalpy Formulation for Macroscopic Eutectic and Progressive Melting: DSC (Differential Scanning Calorimetry) Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouqalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.919-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.12.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2013.08.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00930130v1</w:t>
+                <w:t xml:space="preserve">hal-02153315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a Phase Change Material Melting Process Heated from below Using Spectral Collocation Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Batina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (3), pp.697-734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/HFF-03-2012-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implicit Enthalpy Formulation for Macroscopic Eutectic and Progressive Melting: DSC (Differential Scanning Calorimetry) Applications</w:t>
+                <w:t xml:space="preserve">Energy storage: Applications and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120 (Part. A), pp. 59-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2013.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.12.068⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02153315v1</w:t>
+                <w:t xml:space="preserve">hal-00930130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation for Predicting DSC Crystallization Curves of Tetradecane-Hexadecane Paraffin Mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Melting over a Wavy Surface in a Rectangular Cavity Heated from Below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Msaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 591, pp.101-110. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.212-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2014.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153522v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical optimization of the occupancy rate of thermoelectric generators to produce the highest electrical power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.104-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15059,103 +15059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar Flow in Circular Tube with Internal Solidification of a Binary Mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mar'In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78, pp.713-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15214,77 +15214,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of PCM Melting over a Wavy Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Batina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (8), pp.1660-1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15318,103 +15318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Analysis of Solid\textendashLiquid Phase Change Heat Transfer around a Horizontal Cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Msaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (3), pp.1101-1110. </w:t>
@@ -15465,90 +15465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCMs inside emulsions : some specific aspects related to DSC-like configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Madhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15594,77 +15594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype Combined Heater/Thermoelectric Power Generator for Remote Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15762,51 +15762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vierendeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15891,90 +15891,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of supercooled PCMs inside Emulsions: DSC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107, pp.28-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16014,368 +16014,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a Thermoelectric Generator incorporated in a multifunction wood stove</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Study of a TE (thermoelectric) generator incorporated in a multifunction wood stove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Strub</w:t>
+                <w:t xml:space="preserve">F. Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (3), pp.1518. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.1518-1526</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727162v1</w:t>
+                <w:t xml:space="preserve">hal-02014932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a TE (thermoelectric) generator incorporated in a multifunction wood stove</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Study of a Thermoelectric Generator incorporated in a multifunction wood stove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Strub</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (3), pp.1518-1526</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014932v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCM storage for solar DHW: from an unfulfilled promise to a real benefit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cherreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Leoussoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (9), pp.2033--2040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16525,51 +16525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of non-crystallizable oil-in-water highly concentrated emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16684,64 +16684,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of thermoelectric power generation for an helicopter conical nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16786,273 +16786,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulated phase change material under cyclic pulsed heat load</w:t>
+                <w:t xml:space="preserve">Asymptotic Behavior of a Storage Unit Undergoing Cyclic Melting and Solidification Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33, pp.1648--1656</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.355-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867201v1</w:t>
+                <w:t xml:space="preserve">hal-00511024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Behavior of a Storage Unit Undergoing Cyclic Melting and Solidification Processes</w:t>
+                <w:t xml:space="preserve">Encapsulated phase change material under cyclic pulsed heat load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (2), pp.355-363</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33, pp.1648--1656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511024v1</w:t>
+                <w:t xml:space="preserve">hal-00867201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal analysis of phase change emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 96 (3), pp.841-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17124,77 +17124,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elrhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.234-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17232,51 +17232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of wall-bounded flows with low-Reynold k-e turbulence models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17327,77 +17327,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the nucleation probability in emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17482,64 +17482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17820,51 +17820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Oubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Aboudrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawtar Benabdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Technologies and Applications 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Fez, Morocco. pp.62-72, </w:t>
@@ -17915,51 +17915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Management of Li-Ion Battery Pack for Electrical Vehicles: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Bekkioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18032,64 +18032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of PCM Melting Process Inside Concentric Cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Zennouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid El Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Elrhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18149,103 +18149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of a Non-isothermal Refrigerated Truck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Makroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahachad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Intelligent Systems for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Rabat, Morocco. pp.484-491, </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18279,103 +18279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of PCM Melting Filling a Rectangular Cavity with Horizontal Partial Fins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E.-D. Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E.-D. Fertahi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Agrouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Materials &amp; Energy (ICOME'18), April 30, May 04 2018, San Sebastian, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Sebastian, Spain</w:t>
@@ -18404,103 +18404,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Investigation of PCM Addition inside Solar Hot Water Storage Tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st InternationalConference on Sustainable Energy and Environment Sensing (SEES'18), June 18-19, 2018, Cambridge City, United Kingdom.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cambridge City, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18525,103 +18525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and CFD Study of Heat Transfer within the Circulation Pipes of Solar Water Heating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Agrouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference, IRSEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marrakech, Morocco, Morocco. pp.258-263, </w:t>
@@ -18659,103 +18659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSP Plants Optimization in Morocco: Best Practices and Real Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Agrouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 2016 International Renewable and Sustainable Energy Conference, IRSEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marrakech, Morocco, Morocco. pp.269-274, </w:t>
@@ -18787,1704 +18787,1704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Phase Change Material Melting in Inclined Enclosure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive Control of Temperature under Greenhouse Using LQG Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahd Ait Msaad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. E. Afou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Msaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455148⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of 2015 IEEE International Renewable and Sustainable Energy Conference, IRSEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco, Morocco. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7454975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154012v1</w:t>
+                <w:t xml:space="preserve">hal-02153992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Performance Analysis of Storage Tank Used in Solar Heating Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Agrouaz</w:t>
+                <w:t xml:space="preserve">Simulation of Thermoelectric Standard Simplified Model Applied in a Pressure Cooker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Afou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Msaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Congrès International de Thermique (AMT'2016), 19 20 Avril 2016, ENSAM, Meknès, Maroc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Renewable and Sustainable Energy Conference, IRSEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7454974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162521v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Inclined Wavy Surface on Heat Transfer inside a Rectangular Cavity: Solar Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Storage of Solar Energy in PCM Building Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zennouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E. Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Msaad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Renewable and Sustainable Energy Conference, IRSEC 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of 2015 IEEE International Renewable and Sustainable Energy Conference, IRSEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7454926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153995v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Thermoelectric Heating System for Small-Size Office Buildings in Cold Climates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation numérique des transferts thermiques dans les conduites des capteurs solaires sous vide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Agrouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benbassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2015 IEEE International Renewable and Sustainable Energy Conference, IRSEC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès JNES &amp; Conférence In ternationale DERBI sur l'Énergie Solaire 28-30 juin 2016, Perpignan, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154002v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Electrical Energy Consumption and Energy Audit of Interior Lighting for an Industrial Site in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boharb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benbassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 2015 IEEE International Renewable and Sustainable Energy Conference, IRSEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7454987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Thermoelectric Standard Simplified Model Applied in a Pressure Cooker</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Effect of Inclined Wavy Surface on Heat Transfer inside a Rectangular Cavity: Solar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Agrouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Msaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Renewable and Sustainable Energy Conference, IRSEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7454974⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153994v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of Solar Energy in PCM Building Construction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.A. Msaad</w:t>
+                <w:t xml:space="preserve">Simulation of a Thermoelectric Heating System for Small-Size Office Buildings in Cold Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boharb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Msaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benbassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 2015 IEEE International Renewable and Sustainable Energy Conference, IRSEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco, Morocco. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7454926⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153996v1</w:t>
+                <w:t xml:space="preserve">hal-02154002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique des transferts thermiques dans les conduites des capteurs solaires sous vide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jamil</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Phase Change Material Melting in Inclined Enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zennouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Arid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahd Ait Msaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès JNES &amp; Conférence In ternationale DERBI sur l'Énergie Solaire 28-30 juin 2016, Perpignan, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 3rd International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162523v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer inside Cavities Heated by Discrete Sources: Solar Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Design and Performance Analysis of Storage Tank Used in Solar Heating Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Agrouaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.A. Msaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2015 IEEE International Renewable and Sustainable Energy Conference, IRSEC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Congrès International de Thermique (AMT'2016), 19 20 Avril 2016, ENSAM, Meknès, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Meknès, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154005v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Study on the Influence of Geometrical Characteristics of Horizontal Wavy Surface on Nusselt Number: Solar Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Heat Transfer inside Cavities Heated by Discrete Sources: Solar Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Agrouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Msaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2016 International Renewable and Sustainable Energy Conference, IRSEC 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983934⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of 2015 IEEE International Renewable and Sustainable Energy Conference, IRSEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154003v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Control of Temperature under Greenhouse Using LQG Strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. A. Msaad</w:t>
+                <w:t xml:space="preserve">Parametric Study on the Influence of Geometrical Characteristics of Horizontal Wavy Surface on Nusselt Number: Solar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Agrouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeraouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2015 IEEE International Renewable and Sustainable Energy Conference, IRSEC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco, Morocco. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Proceedings of 2016 International Renewable and Sustainable Energy Conference, IRSEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marrakech, Morocco, Morocco. pp.734-739, </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7454975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153992v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Investigations of Thermoelectric Generators for Wasted Heat Recovery.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+                <w:t xml:space="preserve">Solar Absorption Air-Conditioning Systems: An Energy and Economy Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems: (ECOS 2014) ; Turku, Finland, 15 - 19 June 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of 2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco, Morocco. pp.741-746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153963v1</w:t>
+                <w:t xml:space="preserve">hal-02153977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Absorption Air-Conditioning Systems: An Energy and Economy Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Mourad</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Investigations of Thermoelectric Generators for Wasted Heat Recovery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Favarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems: (ECOS 2014) ; Turku, Finland, 15 - 19 June 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Turku, Finland, Finland. Paper \#343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153977v1</w:t>
+                <w:t xml:space="preserve">hal-02153963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A test facility for assessing simulations of jets in cross flow configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Luis Florenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20542,420 +20542,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a thermoelectric system equipped with a maximum power point tracker for stand-alone electric generation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+                <w:t xml:space="preserve">On the role of numerical dissipation in unsteady low Mach number flows computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Strub</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH EUROPEAN CONFERENCE ON THERMOELECTRICS: ECT2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Thessaloniki, Greece. pp.520-523</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, pp.873--878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014928v1</w:t>
+                <w:t xml:space="preserve">hal-00867122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of numerical dissipation in unsteady low Mach number flows computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Moguen</w:t>
+                <w:t xml:space="preserve">Un algorithme semi-implicite de correction de pression pour la simulation acoustique à bas nombre de Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vierendeels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, pp.873--878</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867122v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme semi-implicite de correction de pression pour la simulation acoustique à bas nombre de Mach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Moguen</w:t>
+                <w:t xml:space="preserve">Study of a thermoelectric system equipped with a maximum power point tracker for stand-alone electric generation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erik Dick</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">9TH EUROPEAN CONFERENCE ON THERMOELECTRICS: ECT2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Thessaloniki, Greece. pp.520-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421294v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence et limitations des modèles d'impédance acoustique au niveau de parois multiperforées des chambres de combustion aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Florenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21006,103 +21006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhie−Chow interpolation for low Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vierendeels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Finite Volumes for Complex Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, pp.703--711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21121,204 +21121,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCM storage for solar DHW: from an</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristic based nonreflecting boundary conditions in a SIMPLE-type pressure correction algorithm for low Mach number flows computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.89--95</w:t>
+              <w:t xml:space="preserve">V European Conference on Computational Fluid Dynamics ECCOMAS CFD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867127v1</w:t>
+                <w:t xml:space="preserve">hal-00867128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of dendritic growth behavior during the cooling/heating of PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, pp.97--101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21337,178 +21324,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic based nonreflecting boundary conditions in a SIMPLE-type pressure correction algorithm for low Mach number flows computation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCM storage for solar DHW: from an</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cherreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Leoussoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V European Conference on Computational Fluid Dynamics ECCOMAS CFD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.20</w:t>
+              <w:t xml:space="preserve">9th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.89--95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867128v1</w:t>
+                <w:t xml:space="preserve">hal-00867127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulated phase change material under cyclic pulsed heat load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, pp.101--107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21546,51 +21546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solver development in open source code OpenFoam and application to the computation of micro- mixing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21641,90 +21641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the fluidized bed: application to ice slurry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Rhafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Mimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21762,90 +21762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des déséquilibres entre phases dans un coulis de glace en écoulement dans un échangeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21915,51 +21915,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of advanced thermal management for metal hydride reactors using heat pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22040,51 +22040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced thermal management of metal hydride reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22165,51 +22165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning Approach for Electric Vehicle Charging Duration Prediction at Public Charging Stations: The Case of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulakhbar Mouaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22288,51 +22288,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of battery thermal management systems using phase-change material and liquid cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22409,51 +22409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Thermal Regulation of Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22504,103 +22504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5.1 Energy Auditing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Allouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boharb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahman Saidur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dincer, Ibrahim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
@@ -22683,51 +22683,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D3.1.3: Report on the experimental velocity database, with acoustic forcing for 1-hole plate (51 pages). Programme européen KIAI (www.kiai-project.eu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Florenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22771,51 +22771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D3.1.1: Report on the experimental velocity database on perforated plates, without acoustic forcing &amp;quot; (40 pages). European programme KIAI (www.kiai-project.eu),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23135,51 +23135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Afass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Landini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elghaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lamrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110466" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouazzani Ibrahimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Gargab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9110435" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mojtaba Alirahmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoshui Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kousksou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42108-025-00415-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chaibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Elkari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Rhafiki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-025-00763-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Lebrouhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karkri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubayyi Alqahtani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ajbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rejeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaibi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamrani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.12.504" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.09.178" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04845990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae El Marbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauseef-Ur Rehman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulakhbar Mouaad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudrar Imad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zazi Malika" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68675-7_38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benmehel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lucas Do Nascimento Rocha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chepy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100738" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ait Tchakoucht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae El Mrabet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abd-Lefdil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100641" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Lebrouhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.05.472" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rejeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Sebbar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. El Kadri Elyamani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Rhafiki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112088" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mihi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ouhammou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aggour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Daouchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Naaim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38472" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hlimi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belcaid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106210" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Mana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Kaitouni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.128654" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Idrissi Kaitouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Smouh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Mrabet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ENERGY.2023030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Belcaid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enss.2023.02.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugur Balan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Derfoufi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0003701X22601594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravita Lamba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Salameh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106820" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Taher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeraouli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahdaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03273-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Lebrouhi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Djoupo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamrani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benabdelaziz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.076" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khattari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104960" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggour Mohammed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smouh Sliman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakraoui Mohammed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2021.101740" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achemlal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oihi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maaroufi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105293" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Khattari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Ouali" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Janajreh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2021.100066" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boharb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouhi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El-Houari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Markhi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2022025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088397v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105673" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105818" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadr Mohammad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-022-02364-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103575" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762670v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Baghi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105471" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088409v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;zeddine Frimane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106378" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Boulakhbar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Farag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Benabdelaziz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Zazi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cles.2022.100039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482231v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sim&#243;n-Allu&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guedea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardamas Luaces" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khattari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maaroufi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103273" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.El. Rhafiki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102824" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716838v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103377" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482374v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103097" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Choab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Allouhi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Maakoul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Saadeddine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3047851" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malvoni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2021.100132" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mahdaoui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad Ait Msaad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121315" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482370v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardamas Luaces" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.08.048" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482337v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103216" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128775" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482217v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou El-Otmany" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102273" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482279v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2020.100961" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482281v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El-Otmany" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102404" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482366v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64565-6_17" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482167v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Abdelmajid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su122310111" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulakhbar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrouhi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smouh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101806" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouhal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aqachmar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.07.045" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rehman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Buker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123534" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham El-Houari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6010004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492513v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101661" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482109v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choab" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaphilippe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101239" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482221v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6010002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484788v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elouali" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdaoui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.03.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484768v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.177" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488285v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;f Ed-D&#238;n Fertahi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbassou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.100849" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agrouaz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.08.056" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M94827V8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146082v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meghari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.-D. Fertahi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHZFTMK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.05.062" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8RDB468-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146086v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Alaiji" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.03.298" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMQCT4DG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146098v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oubenmoh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Mssad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saadani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2018.05.010" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Msaad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzakour Amine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saidur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.06.096" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.D Fertahi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rajad" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arid" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.05.027" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24QBL8Q3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153372v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;f Ed-D\&#8305;n Fertahi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargab" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.12.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGBFGT9F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.049" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB61H9X4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146079v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDZFLH04-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahrech" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.099" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCSJK720-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146078v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ed-D\&#8305;n Fertahi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.05.015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-675L9ZQS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153465v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.10.059" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146081v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.06.032" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DLBRTX9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153456v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2016.11.002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153535v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouhal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Agrouaz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.061" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153538v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Msaad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2017.09.005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153368v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzakour Amine" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ur Rehman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Sami B&#252;ker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.196" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153458v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Saidur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.02.090" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984XHPL3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153537v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benomar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zennouhi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.10.008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153534v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.226" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0TWV9SR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153460v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zamzoum" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Islam" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.01.047" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48T0H5G0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153457v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zennouhi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benomar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2016.11.004" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153678v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.10.016" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9VZ85NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153365v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boharb" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ratlamwala" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX6WH3CL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153531v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2016.10.001" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153677v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.02.123" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ8JGRP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153322v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.02.035" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTW6RK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014921v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favarel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Champier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153455v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.08.054" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R6VC5N0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153532v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2016.06.010" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153528v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belattar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.02.048" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q3RM9PJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153675v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.056" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPXW1QRJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153526v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mourad" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.11.010" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQTDZ0KC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014197v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rozis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0020" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153670v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.12.055" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7N5WZPD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153380v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.043" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TLZWQ3V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107607v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.12.014" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5MGR95Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153320v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.05.012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G090SBSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153671v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153452v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Fouih" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.05.139" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC2CJS9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153451v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.05.044" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3NLHGB3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153525v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.11.033" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHPHSJ4J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930130v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.08.015" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F01QCLFQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153542v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Batina" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2012-0062" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153315v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouqalid" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.12.068" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6LQPL6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153522v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar 'In" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2014.07.021" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLM89FK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014922v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153524v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar'In" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.062" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW3H0ZC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153521v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-01-2013-0031" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153317v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2013.08.002" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930077v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Madhaoui" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.04.040" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8437SHP9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014177v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favarel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Rozis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-012-2459-x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC123CSC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02358963v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vierendeels" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dick" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.05.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7ZSGPFV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868273v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.07.023" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JF3Z8S8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727162v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Strub" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.01.012" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014932v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strub" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867187v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cherreau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leoussoff" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.05.012" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKBKDWDJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014930v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brillet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867201v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511024v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096232v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0058-8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCSKMP16-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341907v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elrhafiki" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341906v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bentaleb" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096219v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2006.12.012" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FDCZ5GH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096231v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Jaafar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.11.010" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LK324J2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378358v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP65222.2025.11143614" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483678v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Boulakhber" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Sebbani" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oubail" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aboudrar" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29857-8_7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483642v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bekkioui" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macmanus Chinenye Ndukwu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_46" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482358v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Elrhafiki" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741116" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063089v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makroum" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36671-1_43" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154252v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154265v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154004v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983919" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153960v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7984059" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154012v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahd Ait Msaad" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455148" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162521v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153995v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455006" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154002v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153954v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7454987" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153994v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Afou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7454974" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153996v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Rhafiki" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7454926" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162523v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154005v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455008" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154003v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983934" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153992v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Afou" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Msaad" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7454975" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153963v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153977v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059850" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768340v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Florenciano" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lederlin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014928v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867122v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moguen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dick" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421294v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vierendeels" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421247v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Florenciano" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savary" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867121v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867127v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867125v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867128v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865781v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342789v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Nguyen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342654v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mimet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162891v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859709v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859703v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240609v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20224301024" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063105v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19025-4.00005-1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063103v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003331957-11" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162382v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkinghub.elsevier.com/retrieve/pii/B9780128095973005034" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809597-3.00503-4" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868515v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Florenciano" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868516v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Afass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Landini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elghaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lamrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110466" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rejeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaibi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.12.504" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubayyi Alqahtani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ajbar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mojtaba Alirahmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoshui Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouazzani Ibrahimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Gargab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9110435" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kousksou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42108-025-00415-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chaibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Elkari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Rhafiki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-025-00763-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Lebrouhi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karkri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mihi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ouhammou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aggour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Daouchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Naaim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ait Tchakoucht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benmehel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lucas Do Nascimento Rocha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chepy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100738" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulakhbar Mouaad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudrar Imad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zazi Malika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68675-7_38" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.09.178" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04845990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae El Marbet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauseef-Ur Rehman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100708" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae El Mrabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abd-Lefdil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100641" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Lebrouhi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.05.472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rejeb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Sebbar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. El Kadri Elyamani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Rhafiki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112088" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravita Lamba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Salameh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106820" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109301" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Belcaid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enss.2023.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Idrissi Kaitouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Smouh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Mrabet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ENERGY.2023030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Mana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Kaitouni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.128654" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hlimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belcaid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106210" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugur Balan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Derfoufi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0003701X22601594" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05519457v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Boulakhbar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Farag" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Benabdelaziz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Zazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cles.2022.100039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahdaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeraouli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105673" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105818" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boharb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouhi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El-Houari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Markhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2022025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maaroufi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105293" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Khattari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Ouali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Janajreh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2021.100066" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggour Mohammed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smouh Sliman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakraoui Mohammed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2021.101740" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088392v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achemlal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oihi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Taher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03273-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Lebrouhi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Djoupo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamrani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benabdelaziz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouali" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khattari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104960" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088412v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103575" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762664v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadr Mohammad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-022-02364-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Baghi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105471" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;zeddine Frimane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106378" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482281v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El-Otmany" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102404" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64565-6_17" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Choab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Allouhi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Maakoul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Saadeddine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3047851" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malvoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2021.100132" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.El. Rhafiki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102824" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103377" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716827v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khattari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maaroufi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103273" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482231v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sim&#243;n-Allu&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guedea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardamas Luaces" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126211" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482370v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardamas Luaces" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.08.048" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mahdaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad Ait Msaad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121315" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482337v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103216" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482363v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128775" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482217v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou El-Otmany" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102273" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2020.100961" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491564v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulakhbar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrouhi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smouh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101806" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491666v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rehman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Buker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123534" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492239v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouhal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aqachmar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.07.045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482167v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Abdelmajid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su122310111" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492513v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101661" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482265v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham El-Houari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6010004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482109v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choab" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaphilippe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101239" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482221v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6010002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488285v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;f Ed-D&#238;n Fertahi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbassou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.100849" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484788v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elouali" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdaoui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.03.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484768v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.177" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146082v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meghari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.-D. Fertahi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHZFTMK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153688v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agrouaz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.08.056" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M94827V8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.05.062" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8RDB468-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146098v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oubenmoh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Mssad" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saadani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2018.05.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146077v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Msaad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzakour Amine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saidur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.06.096" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146085v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.D Fertahi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rajad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arid" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.05.027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24QBL8Q3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146086v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Alaiji" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.03.298" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMQCT4DG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146079v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDZFLH04-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153681v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahrech" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.099" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCSJK720-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153372v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;f Ed-D\&#8305;n Fertahi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargab" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.12.015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGBFGT9F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153689v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.049" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB61H9X4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153465v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.10.059" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146081v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.06.032" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DLBRTX9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146078v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ed-D\&#8305;n Fertahi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.05.015" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-675L9ZQS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153537v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benomar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zennouhi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.10.008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153534v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.226" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0TWV9SR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153458v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Saidur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.02.090" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984XHPL3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153368v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Agrouaz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzakour Amine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ur Rehman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Sami B&#252;ker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.196" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153535v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouhal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.061" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153456v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2016.11.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153538v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Msaad" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2017.09.005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153678v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.10.016" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9VZ85NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153460v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zamzoum" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Islam" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.01.047" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48T0H5G0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153457v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zennouhi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benomar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2016.11.004" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153365v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boharb" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ratlamwala" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX6WH3CL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153532v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2016.06.010" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153322v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.02.035" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTW6RK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153677v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.02.123" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ8JGRP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153531v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2016.10.001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014921v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favarel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Champier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153455v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.08.054" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R6VC5N0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153670v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mourad" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.12.055" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7N5WZPD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014197v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rozis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153526v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.11.010" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQTDZ0KC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153675v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belattar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.056" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPXW1QRJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153528v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.02.048" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q3RM9PJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153380v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.043" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TLZWQ3V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153320v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.05.012" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G090SBSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153671v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107607v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.12.014" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5MGR95Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153451v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.05.044" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3NLHGB3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153452v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Fouih" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.05.139" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC2CJS9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153522v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar 'In" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2014.07.021" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLM89FK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153315v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouqalid" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.12.068" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6LQPL6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153542v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Batina" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2012-0062" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930130v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.08.015" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F01QCLFQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153525v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.11.033" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHPHSJ4J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014922v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153524v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar'In" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.062" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SW3H0ZC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153521v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-01-2013-0031" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153317v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancher" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2013.08.002" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930077v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Madhaoui" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.04.040" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8437SHP9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014177v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favarel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Rozis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-012-2459-x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC123CSC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02358963v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vierendeels" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dick" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.05.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7ZSGPFV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868273v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.07.023" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JF3Z8S8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014932v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strub" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727162v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Strub" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.01.012" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867187v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cherreau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leoussoff" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.05.012" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKBKDWDJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522521v3" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.036" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598469v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.12.006" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQTCDJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014930v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brillet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511024v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867201v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096232v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0058-8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCSKMP16-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341907v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elrhafiki" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341906v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bentaleb" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096219v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2006.12.012" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FDCZ5GH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096231v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Jaafar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.11.010" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LK324J2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378358v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP65222.2025.11143614" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483678v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Boulakhber" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Sebbani" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oubail" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aboudrar" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29857-8_7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483642v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bekkioui" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macmanus Chinenye Ndukwu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_46" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04482358v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Elrhafiki" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741116" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063089v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makroum" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36671-1_43" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154252v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154265v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154004v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983919" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153960v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7984059" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153992v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Afou" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Msaad" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7454975" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153994v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Afou" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7454974" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153996v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Rhafiki" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7454926" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162523v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153954v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7454987" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153995v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455006" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154002v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455025" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154012v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahd Ait Msaad" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455148" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162521v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154005v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455008" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154003v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983934" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153977v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059850" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153963v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768340v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Florenciano" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lederlin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867122v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moguen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dick" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421294v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vierendeels" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014928v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421247v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Florenciano" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savary" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867121v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867128v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867125v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867127v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865781v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342789v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Nguyen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342654v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mimet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162891v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859709v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859703v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240609v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20224301024" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063105v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19025-4.00005-1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063103v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003331957-11" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162382v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkinghub.elsevier.com/retrieve/pii/B9780128095973005034" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809597-3.00503-4" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868515v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Florenciano" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868516v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452190v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>