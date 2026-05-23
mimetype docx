--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -1,3142 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3090 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kevin Perromat Augustin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Kevin PERROMAT AUGUSTINMaître de ConférencesLittérature et Civilisation hispano-américainesDépartement d'Etudes IbériquesUniversité de Picardie Jules Verne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kperromat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0726-5859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151042349</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=TF2qASMAAAAJ&hl=es&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en littérature et civilisation hispano-américaines à l'UFR de Langues et Cultures Étrangères de l'Université de Picardie Jules Verne depuis 2011</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El gesticulador y el teatro “impolítico” de Rodolfo Usigli: evolución e incongruencias estéticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Grhaal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, El gesticulador de Rodolfo Usigli, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso heterodoxo de los géneros diarísticos y consolidación del espacio autorial en la obra de Julio Cortázar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Los diarios en la esfera española y latinoamericana, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I put a (mis)spell on you. Erratas, malentendidos e identidades alternas: el caso de Perdita Durango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alhim.11900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«I put a (mis)spell on you. Erratas, malentendidos e identidades alternas: el caso de Perdita Durango»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mauvaise» littérature, œuvres non commerciales et marché éditorial : les marqueurs d’une crise des valeurs multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, http://www.revue-rita.com/articles-15/mauvaise-litterature-oeuvres-non-commerciales-et-marche-editorial-les-marqueurs-d-une-crise-des-valeurs-multiple.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONVERGENCIAS Y DIVERGENCIAS CON LA ESCRITURA LÍRICA. APUNTES SOBRE LA POÉTICA Y POLÍTICA DE LOS TEXTOS NARRATIVOS DE CÉSAR VALLEJO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Écritures plurielles : prose et poésie de César Vallejo, 27, pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rapport avec la morale ? Plagiarisme, réécriture des modèles et valeurs littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Com' </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de Joaquín Álvarez Barrientos, El crimen de la escritura. Una historia de las falsificaciones españolas. Madrid: Abada Editores, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inti, Revista de literatura hispánica y trasatlántica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83-84, pp.392-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valor, vigencia y banalidad de la noción de plagio en la escritura contemporánea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insula, revista de letras y ciencias humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Falsificación y plagio en la literatura española, 827, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad y huellas de Autor: ¿una cuestión literaria o lingüística?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cher.7715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literatura y plagio en Argentina: formas rentables y no rentables de quebrar los valores del mercado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CILHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dosier: Literatura y economía: el caso argentino, 15 (2), pp.88-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El apocalipsis que nunca llega. Crisis y representaciones de la crítica literaria actual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oportunidades y peligros de la &amp;quot;mala literatura&amp;quot;. Aporías estéticas de Julio Cortázar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Letral : Revista Electrónica de Estudios Transatlánticos de Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cómo se aprende a escribir: mala literatura, escribidores y plagiarios en la obra de Mario Vargas Llosa y Edmundo Paz Soldán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graffylia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14-15, pp.40-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plagiarismo: ¿estética o movimiento contemporáneo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">452ºF Revista de Teoría de la Literatura y Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Selección de artículos invitados (5), pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El concepto de plagio antes de la imprenta: ¿teorías intertextuales implícitas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grifo. Revista Literaria de la Universidad Diego Portales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, El reciclaje, 19, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los viejos antecedentes andalusíes de la intertextualidad y su posible influencia en el Occidente cristiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">452ºF Revista de Teoría de la Literatura y Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Estudios culturales y literatura comparada, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poéticas combinatorias,(re) producción fragmentaria y plagio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers du Séminaire Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Réécritures I., 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuervos, cornejas y plumas ajenas. Autoría difusa y reutilización de materiales en el teatro del Siglo de Oro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEMIR Revista de Literatura Española Medieval y del Renacimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas consideraciones para el estudio del plagio literario en la literatura hispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espéculo : Revista de Estudios Literarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adventures in Imperial Anthropography (A Nineteenth-Century Pastiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jouvert: A Journal of Postcolonial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Special Issue: Colonial Posts, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La novela como autopsia y necrología de la literatura. Paradojas y modalidades de escritura transatlántica en la obra de Eduardo Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Conference On Transatlantic Studies After Transitions / Global Humanities / Transatlantic XXI Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brown University, Apr 2015, Providence, Estados Unidos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voz de las perras letradas: lo propio y lo apropiado en Rosario Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL GENRE ET POSTMODERNITÉ À PORTO RICO : L'OEUVRE PLURIELLE DE ROSARIO FERRÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mauvaise littérature : apprentis, scribouillards et plagiaires dans l’œuvre de M. Vargas Llosa et E. Paz Soldán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources de la création artistique : pastiche, citation et variations autour de l'emprunt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie-Anne Laget; Salomé Foehn, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las «reglas de la Historia»: cronistas de Indias, apropiaciones legítimas y plagios en el discurso historiográfico renacentista y barroco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Amérique Latine du Centre de Recherches Interdisciplinaires sur les Mondes Ibériques Contemporains, Paris IV Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milagros Ezquerro; Eduardo Ramos-Izquierdo; Julien Roger, 2008, Paris, Francia. pp.ISSN : 1954-3239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Alejo Carpentier (1904-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Vásquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevin Perromat, Carmen Vásquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Alejo Carpentier (1904-1980)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cortázar: nuevas ediciones, nuevas lecturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conjetura Monterroso: especificidad de un maestro en el arte de aprender a escribir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisca Noguerol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augusto Monterroso, centenario (y otras ficciones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reichenberger; Universidad de Salamanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-146, 2022, 978-3-967280-43-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Révolution mexicaine à la guerre contre « el Narco ». Fonction et évolution du témoignage dans l’écriture mexicaine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres et témoignages de guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El absurdo e inesperado abrazo del otro. Alteridad y convivencia en Rayuela (chapter 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES espagnol. Épreuve de composition 2020. Julio CORTÁZAR, Rayuela (1963)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-192, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Humberto Crosthwaite : les soucis d’une langue impropre et puro border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Meyer; Paula Prescod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues choisies, langues sauvées: poétiques de la résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consecuencias imprevistas de las políticas culturales. Los derechos de autor como instrumentos de control y limitación de la creación literaria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura política y política literaria en España. Del Desastre del 98 a Felipe VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-65, 2015, 9783034318891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como si tuviera la menor importancia. Ironía, imaginarios y figuraciones del mundo literario en la obra de Augusto Monterroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro Ramírez Lámbarry; Alicia V. Ramírez Olivares; Alejandro Palma Castro; Felipe A. Ríos Baeza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La letra M: Ensayos sobre Augusto Monterroso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afínita Editorial; Benemérita Universidad de Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-68, 2015, 978-607-8013-38-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escribir desescribiendo una literatura sin trampa. Testimonios de un aprendizaje literario exitoso y contraproducente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Barnabé; Kevin Perromat Augustin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julio Cortázar: nuevas ediciones, nuevas lecturas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infigo-Côté-Femmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-126, 2015, 978-2-35260-124-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondades y maldades de la « literatura mala ». Paradojas de juicio y valor en la obra de César Aira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Averías literarias. Ensayos críticos sobre César Aira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afínita Editorial, Benemérita Universidad Autónoma de Puebla, Facultad de Filosofía y Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-607-8013-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatares del crimen hiperliterario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramond, M.; Roger, J.; Ramos-Izquierdo, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Milagros Ezquerro. Théorie et Fiction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEHL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.471-482, 2009, 978-2-918185-06-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El plagio en las literaturas hispánicas: Historia, Teoría y Práctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perromat Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Literature. Université Paris-Sorbonne - Paris IV, 2010. Español. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PA040090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00992391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3197,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91076CDF"/>
+    <w:nsid w:val="FE1EEF48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3428,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kperromat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0726-5859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151042349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04910388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perromat August&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04909958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04524700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perromat Augustin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.11900" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04325085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03272403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03272537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perromat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.7715" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03668867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03373803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03363239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen V&#225;squez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-hommage_a_alejo_carpentier_1904_1980-9782352600831-43841.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnab&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-julio_cortazar_nuevas_ediciones_nuevas_lecturas_jean_philippe_barnabe_kevin_perromat-9782352601241-47431.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03983008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reichenberger.de/Pages/pib20.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03283010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.buap.mx/filosofia/2716-la-letra-m-ensayos-sobre-augusto-monterroso-9786078013388.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053419" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.buap.mx/filosofia/2714-averias-literarias-ensayos-criticos-sobre-cesar-aira-9786078013302.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adehl.com/catalogue/etudes-et-essais/hommage/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA040090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kperromat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0726-5859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151042349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=TF2qASMAAAAJ&amp;hl=es&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04910388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perromat August&#237;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04909958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04524700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perromat Augustin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.11900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04325085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03272403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03272537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perromat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.7715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03668867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03373803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03363239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen V&#225;squez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-hommage_a_alejo_carpentier_1904_1980-9782352600831-43841.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnab&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-julio_cortazar_nuevas_ediciones_nuevas_lecturas_jean_philippe_barnabe_kevin_perromat-9782352601241-47431.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03983008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reichenberger.de/Pages/pib20.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03283010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053419" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.buap.mx/filosofia/2716-la-letra-m-ensayos-sobre-augusto-monterroso-9786078013388.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715858v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.buap.mx/filosofia/2714-averias-literarias-ensayos-criticos-sobre-cesar-aira-9786078013302.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adehl.com/catalogue/etudes-et-essais/hommage/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA040090" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>