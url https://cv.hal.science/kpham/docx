--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -914,278 +914,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Touboul</w:t>
+                <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.104029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658476v1</w:t>
+                <w:t xml:space="preserve">hal-02961904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 143, pp.104029. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961904v1</w:t>
+                <w:t xml:space="preserve">hal-03658476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the lubrication theory for arbitrary wall shape: An asymptotic analysis</w:t>
               </w:r>
@@ -1464,2596 +1464,2492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
+                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (4), pp.303-323. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961955v1</w:t>
+                <w:t xml:space="preserve">hal-01822490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.303-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822490v1</w:t>
+                <w:t xml:space="preserve">hal-02323245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A one dimensional variational model of superelasticity for shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 40 (4), pp.303-323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 39 (3), pp.275-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0866-7136/10750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323245v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one dimensional variational model of superelasticity for shape memory alloys</w:t>
+                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.80-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/10750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961948v1</w:t>
+                <w:t xml:space="preserve">hal-01657086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 128 (2), pp.265-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycobacterium tuberculosis lineages and anti-tuberculosis drug resistance in reference hospitals across Viet Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vân Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-016-0784-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657086v1</w:t>
+                <w:t xml:space="preserve">hal-02003072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium tuberculosis lineages and anti-tuberculosis drug resistance in reference hospitals across Viet Nam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hai Tran</w:t>
+                <w:t xml:space="preserve">Variational formulation and stability analysis of a three dimensional superelastic model for shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.150-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-016-0784-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02003072v1</w:t>
+                <w:t xml:space="preserve">hal-02961929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational formulation and stability analysis of a three dimensional superelastic model for shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Alessi</w:t>
+                <w:t xml:space="preserve">An overview of the modelling of fracture by gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (12), pp.3107-3128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-016-0538-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961929v1</w:t>
+                <w:t xml:space="preserve">hal-01374814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the modelling of fracture by gradient damage models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A gradient approach for the macroscopic modeling of superelasticity in softening shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-016-0538-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01374814v1</w:t>
+                <w:t xml:space="preserve">hal-01227204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient approach for the macroscopic modeling of superelasticity in softening shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
+                <w:t xml:space="preserve">Stability of bubbly liquids and its connection to the process of cavitation inception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4870820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01227204v1</w:t>
+                <w:t xml:space="preserve">hal-01227241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of bubbly liquids and its connection to the process of cavitation inception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An energetic formulation of a one-dimensional model of superelastic SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-014-0346-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4870820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01227241v1</w:t>
+                <w:t xml:space="preserve">hal-01227234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energetic formulation of a one-dimensional model of superelastic SMA</w:t>
+                <w:t xml:space="preserve">Transient computational homogenization for heterogeneous materials under dynamic excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Kouznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.D. Geers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp.2125-2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00161-014-0346-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01227234v1</w:t>
+                <w:t xml:space="preserve">hal-02961930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient computational homogenization for heterogeneous materials under dynamic excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Kouznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.D. Geers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (11), pp.2125-2146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.07.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02961930v1</w:t>
+                <w:t xml:space="preserve">hal-02961932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient computational homogenization for heterogeneous materials under dynamic excitation</w:t>
+                <w:t xml:space="preserve">Stability of homogeneous states with gradient damage models: size effects and shape effects in the three-dimensional setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.G.D. Geers</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp. 63--93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-012-9382-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961932v1</w:t>
+                <w:t xml:space="preserve">hal-00655488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of homogeneous states with gradient damage models: size effects and shape effects in the three-dimensional setting</w:t>
+                <w:t xml:space="preserve">From the onset of damage to rupture: construction of responses with damage localization for a general class of gradient damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2-4), pp.147--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-011-0228-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-012-9382-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00655488v1</w:t>
+                <w:t xml:space="preserve">hal-00647860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the onset of damage to rupture: construction of responses with damage localization for a general class of gradient damage models</w:t>
+                <w:t xml:space="preserve">Damage localization and rupture with gradient damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Array</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.19.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00161-011-0228-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00647860v1</w:t>
+                <w:t xml:space="preserve">hal-02961936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage localization and rupture with gradient damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Marigo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Array</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, p. 5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.19.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961936v1</w:t>
+                <w:t xml:space="preserve">hal-00655517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage localization and rupture with gradient damage models</w:t>
+                <w:t xml:space="preserve">Gradient damage models and their use to approximate brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.618-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789510386852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655517v1</w:t>
+                <w:t xml:space="preserve">hal-00549530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient damage models and their use to approximate brittle fracture</w:t>
+                <w:t xml:space="preserve">The issues of the uniqueness and the stability of the homogeneous response in uniaxial tests with gradient damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (6), pp.1163-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1056789510386852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00549530v1</w:t>
+                <w:t xml:space="preserve">hal-00578995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The issues of the uniqueness and the stability of the homogeneous response in uniaxial tests with gradient damage models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of non localized responses for damaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00578995v1</w:t>
+                <w:t xml:space="preserve">hal-00490540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of non localized responses for damaging materials</w:t>
+                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : I. Les concepts fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (4), pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490540v1</w:t>
+                <w:t xml:space="preserve">hal-00490518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : I. Les concepts fondamentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : II. Les modèles à gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 338 (4), pp.191-198. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 338 (4), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00490518v1</w:t>
+                <w:t xml:space="preserve">hal-00490520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : II. Les modèles à gradient</w:t>
+                <w:t xml:space="preserve">Construction and analysis of localized responses for gradient damage models in a 1D setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0866-7136/31/3-4/5651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00490520v1</w:t>
+                <w:t xml:space="preserve">hal-02961945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and analysis of localized responses for gradient damage models in a 1D setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 31 (3-4), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 31 (3-4), pp.233-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/31/3-4/5651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961945v1</w:t>
+                <w:t xml:space="preserve">hal-00490539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and analysis of localized responses for gradient damage models in a 1D setting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of non-localized responses for damaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 31 (3-4), pp.233-246</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 30 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0866-7136/30/4/5636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4063,51 +3959,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction des résonances de Fano et Fabry-Pérot dans des métasurfaces à période double</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4136,73 +4032,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche énergétique du problème de fracturation hydraulique 1D: Décollement d'un film élastique soumis à l'injection d'un fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogers Bill Cordova Hinojosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4231,51 +4127,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4285,51 +4181,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and Applications of Acoustic Metamaterials - Homogenization of Thin 3D Periodic Structures in the Time Domain – Effective Boundary and Jump Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4341,70 +4237,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119649182.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4414,51 +4310,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4493,139 +4389,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient damage models and their use in brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4635,114 +4531,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et analyse de modèles d'endommagement à gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00559405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4889,51 +4785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134301" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joar Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0632" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03080207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Bill Cordova Hinojosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.03.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/10750" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Nguy&#234;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Son Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0784-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.11.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0538-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.09.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-014-0346-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Kouznetsova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. Geers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.07.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LCR6DJG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961932v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9382-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0228-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Marigo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.19.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510386852" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.03.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marigo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/31/3-4/5651" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/30/4/5636" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134301" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joar Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0632" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03080207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Bill Cordova Hinojosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.03.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/10750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Nguy&#234;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Son Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0784-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.11.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0538-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.09.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-014-0346-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Kouznetsova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. Geers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LCR6DJG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9382-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0228-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Marigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.19.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510386852" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.03.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marigo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/31/3-4/5651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/30/4/5636" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>