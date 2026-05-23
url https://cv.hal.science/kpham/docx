--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -672,269 +672,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridized Love Waves in a Guiding Layer Supporting an Array of Plates with Decorative Endings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080207v1</w:t>
+                <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridized Love Waves in a Guiding Layer Supporting an Array of Plates with Decorative Endings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Touboul</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13071632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625303v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
               </w:r>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143, pp.104029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1037,51 +1037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1089,51 +1089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
@@ -1763,248 +1763,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128 (2), pp.265-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657086v1</w:t>
+                <w:t xml:space="preserve">hal-01657090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 128 (2), pp.265-289. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.80-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657090v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium tuberculosis lineages and anti-tuberculosis drug resistance in reference hospitals across Viet Nam</w:t>
               </w:r>
@@ -4363,51 +4363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4785,51 +4785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134301" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joar Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0632" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03080207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Bill Cordova Hinojosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.03.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/10750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Nguy&#234;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Son Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0784-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.11.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0538-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.09.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-014-0346-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Kouznetsova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. Geers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LCR6DJG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9382-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0228-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Marigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.19.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510386852" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.03.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marigo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/31/3-4/5651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/30/4/5636" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134301" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joar Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0632" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03080207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Bill Cordova Hinojosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.03.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/10750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Nguy&#234;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Son Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0784-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.11.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0538-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.09.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-014-0346-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Kouznetsova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. Geers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LCR6DJG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9382-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0228-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Marigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.19.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510386852" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.03.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marigo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/31/3-4/5651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/30/4/5636" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>