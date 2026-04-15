--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -571,295 +571,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to recruit HIV self-test users for an anonymous phone-based survey using passive recruitment without financial incentives? Lessons learned from a pilot study in Côte d’Ivoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferences and access to community-based HIV testing sites among men who have sex with men (MSM) in Cote d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokhna Boye</w:t>
+                <w:t xml:space="preserve">Maxime Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc d'Elbee</w:t>
+                <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Carilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pilot and Feasibility Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40814-021-00965-2⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03719921v1</w:t>
+                <w:t xml:space="preserve">hal-03757306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences and access to community-based HIV testing sites among men who have sex with men (MSM) in Cote d'Ivoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Niangoran</w:t>
+                <w:t xml:space="preserve">Is it possible to recruit HIV self-test users for an anonymous phone-based survey using passive recruitment without financial incentives? Lessons learned from a pilot study in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Carilon</w:t>
+                <w:t xml:space="preserve">Marc d'Elbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), </w:t>
+              <w:t xml:space="preserve">Pilot and Feasibility Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pilot and Feasibility Studies, 8 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40814-021-00965-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757306v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03719921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t>
               </w:r>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1113,90 +1113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telephone peer recruitment and interviewing during a respondent-driven sampling (RDS) survey: feasibility and field experience from the first phone-based RDS survey among men who have sex with men in Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1247,90 +1247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et facteurs associés au dépistage récent du VIH en population générale, Côte d’Ivoire. Résultats de l’étude ANRS 12323 DOD-CI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1484,51 +1484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des autotests VIH dans l’accès au dépistage en Afrique de l’Ouest : l’expérience du projet ATLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Universite Paris Cité, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1613,145 +1613,677 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge, attitude and practices towards HIV testing following the introduction of self-testing: The case of the ATLAS project in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIDS Impact Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaching key and peripheral populations: a phone-based survey of HIV self-test users in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Kouassi N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidibé Younoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st ICASA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Durban, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physicians' knowledge of Hepatitis B and C in Côte d'Ivoire : the emergency need to intensify the training of health worker in the context of a generalized epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Inghels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Kra Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTEREST Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, virtual conference, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practices and Barriers to Provider-initiated HIV Testing and Counseling (PITC) among Midwives, Nurses and Physicians in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Inghels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Kra Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Conference on AIDS and sexually transmitted infections in Africa (ICASA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kigali, Rwanda</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d’Ivoire, Mali and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,113 +2328,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Impact Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atteindre les populations clés et périphériques : une enquête téléphonique auprès des utilisateurs d'autotests de dépistage du VIH en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Kouassi N'Guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1921,964 +2453,432 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03882898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions, preferences and access to community-based HIV testing services among Men who have Sex with Men (MSM) in Côte d'Ivoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Perceptions, préférences et recours aux offres communautaires de dépistage du VIH chez les hommes ayant des relations sexuelles avec d'autres hommes (HSH) en Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTEREST Workshop 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t>
+              <w:t xml:space="preserve">10e Conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAVIH, Nov 2020, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119312v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions, préférences et recours aux offres communautaires de dépistage du VIH chez les hommes ayant des relations sexuelles avec d'autres hommes (HSH) en Côte d'Ivoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Perceptions, preferences and access to community-based HIV testing services among Men who have Sex with Men (MSM) in Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRAVIH, Nov 2020, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">INTEREST Workshop 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119269v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment Améliorer le Dépistage du VIH en Population Générale dans un Contexte d’Épidémie Mixte ? Résultats Préliminaires de l’Étude DOD-CI (ANRS 12323) en Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kra Kouassi Arsène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazare Sika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Conférence Internationale sur le SIDA et les IST en Afrique (ICASA International Conference on AIDS and STIs in Africa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119055v1</w:t>
-              </w:r>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">hal-04119767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3076,77 +3076,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -3194,77 +3194,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -3462,51 +3462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1335C201"/>
+    <w:nsid w:val="44B832C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3875,51 +3875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kra-djuhe-kouassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4928-6735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koukobo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kouassi Kra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314947" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi No&#235;l N&#8217;guessan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Younoussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08626-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03719921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elbee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40814-021-00965-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Inghels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carilon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052536" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Diop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653565" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01208-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kra Kouassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bspe-2021-0154" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04780261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuh&#233; Ars&#232;ne Kouassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP5007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hurel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Kouassi N'Guessan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Kouassi Ars&#232;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sika" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fosto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127016v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuhe Arsene Kouassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04121570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Gaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kangah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidibe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duneton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kra-djuhe-kouassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4928-6735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koukobo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kouassi Kra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314947" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi No&#235;l N&#8217;guessan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Younoussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08626-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Inghels" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carilon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052536" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03719921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elbee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40814-021-00965-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Diop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653565" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01208-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kra Kouassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bspe-2021-0154" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04780261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuh&#233; Ars&#232;ne Kouassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP5007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hurel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fosto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Kouassi N'Guessan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Kouassi Ars&#232;ne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sika" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127016v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuhe Arsene Kouassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04121570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Gaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kangah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidibe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duneton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>