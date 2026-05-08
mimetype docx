--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -3644,51 +3644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44B832C4"/>
+    <w:nsid w:val="38A1763F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>