--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -279,282 +279,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences interculturelles universitaires et extracurriculaires : le cas d’une université américaine d’arts libéraux en Bulgarie</w:t>
+                <w:t xml:space="preserve">Écrire en langue additionnelle : un besoin de complexifier les modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krastanka Bozhinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad Mabrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseigner et apprendre à écrire en français langue étrangère : modèles théoriques, perspectives critiques et appropriations, 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216690v1</w:t>
+                <w:t xml:space="preserve">hal-02897447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Enseigner et apprendre à écrire en français langue étrangère : modèles théoriques, perspectives critiques et appropriations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krastanka Bozhinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire en langue additionnelle : un besoin de complexifier les modèles</w:t>
+                <w:t xml:space="preserve">Expériences interculturelles universitaires et extracurriculaires : le cas d’une université américaine d’arts libéraux en Bulgarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krastanka Bozhinova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahad Mabrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.91-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34745/numerev_1286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02897447v1</w:t>
+                <w:t xml:space="preserve">hal-03216690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues slaves et l’anglais langues d’appui dans l’apprentissage du français L3</w:t>
               </w:r>
@@ -672,178 +672,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions non conformes aux normes et rétroactions correctives dans l’apprentissage de L3</w:t>
+                <w:t xml:space="preserve">Télécollaboration asymétrique entre apprenants de français et d'anglais : avantages et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krastanka Bozhinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Derivry-Plard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Errare humanum est… Didactique de l’erreur dans l’enseignement des langues, 10 [Numéro spécial], pp.55-66</w:t>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp.71-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823935v1</w:t>
+                <w:t xml:space="preserve">hal-02196738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télécollaboration asymétrique entre apprenants de français et d'anglais : avantages et enjeux</w:t>
+                <w:t xml:space="preserve">Productions non conformes aux normes et rétroactions correctives dans l’apprentissage de L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krastanka Bozhinova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Derivry-Plard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39, pp.71-93</w:t>
+              <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Errare humanum est… Didactique de l’erreur dans l’enseignement des langues, 10 [Numéro spécial], pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196738v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de corpus de petite taille et d'outils multilingues dans un dispositif de formation hybride centré sur les tâches</w:t>
               </w:r>
@@ -920,51 +920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production écrite vue comme un processus bilingue : dans quelle mesure les TIC peuvent-elles aider ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krastanka Bozhinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1526,51 +1526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des outils numériques dans le développement langagier à l’écrit en collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,51 +2162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krastanka Bozhinova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/st.v0i16.10648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad Mabrour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1286" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boubakri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Bussi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54726" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krastanka Bozhinova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/st.v0i16.10648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad Mabrour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1286" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845086v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boubakri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Bussi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54726" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>