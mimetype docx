--- v1 (2026-04-07)
+++ v2 (2026-05-15)
@@ -279,282 +279,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire en langue additionnelle : un besoin de complexifier les modèles</w:t>
+                <w:t xml:space="preserve">Expériences interculturelles universitaires et extracurriculaires : le cas d’une université américaine d’arts libéraux en Bulgarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krastanka Bozhinova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahad Mabrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.91-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897447v1</w:t>
+                <w:t xml:space="preserve">hal-03216690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Enseigner et apprendre à écrire en français langue étrangère : modèles théoriques, perspectives critiques et appropriations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krastanka Bozhinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences interculturelles universitaires et extracurriculaires : le cas d’une université américaine d’arts libéraux en Bulgarie</w:t>
+                <w:t xml:space="preserve">Écrire en langue additionnelle : un besoin de complexifier les modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krastanka Bozhinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad Mabrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseigner et apprendre à écrire en français langue étrangère : modèles théoriques, perspectives critiques et appropriations, 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216690v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues slaves et l’anglais langues d’appui dans l’apprentissage du français L3</w:t>
               </w:r>
@@ -920,51 +920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production écrite vue comme un processus bilingue : dans quelle mesure les TIC peuvent-elles aider ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krastanka Bozhinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1526,51 +1526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des outils numériques dans le développement langagier à l’écrit en collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,51 +2162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krastanka Bozhinova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/st.v0i16.10648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad Mabrour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1286" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845086v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boubakri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Bussi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54726" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krastanka Bozhinova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/st.v0i16.10648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad Mabrour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1286" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boubakri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Bussi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54726" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>