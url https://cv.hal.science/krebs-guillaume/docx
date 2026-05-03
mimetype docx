--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -2036,135 +2036,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Separation for Open Circuit Fault-tolerance in a Multirotor Air Vehicle Propulsion Chain Using Switched Reluctance Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamodel-Based Electric Vehicle Powertrain Optimization : A Drive Cycle Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Biczyski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabia Sehab</w:t>
+                <w:t xml:space="preserve">Mehdi Djami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Francisco, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC55163.2023.10238941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409022v1</w:t>
+                <w:t xml:space="preserve">hal-04230379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d'un moteur synchrone à réluctance</w:t>
               </w:r>
@@ -2265,161 +2291,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodel-Based Electric Vehicle Powertrain Optimization : A Drive Cycle Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase Separation for Open Circuit Fault-tolerance in a Multirotor Air Vehicle Propulsion Chain Using Switched Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Djami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+                <w:t xml:space="preserve">Marcin Biczyski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Whidborne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230379v1</w:t>
+                <w:t xml:space="preserve">hal-04409022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Material BESO Topology Optimization for SynRM based on printed FeSi6.5%</w:t>
               </w:r>
@@ -3160,277 +3160,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Low-weight Switched Reluctance Motors for Electric Multirotor Propulsion System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabia Sehab</w:t>
+                <w:t xml:space="preserve">Conception d'un actionneur d'assistance circulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcin Biczyski</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA 2021 More Electric Aircraft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505919v1</w:t>
+                <w:t xml:space="preserve">hal-03388344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un actionneur d'assistance circulatoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Low-weight Switched Reluctance Motors for Electric Multirotor Propulsion System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F Whidborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Sahnoune</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">Patrick Luk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Biczyski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">MEA 2021 More Electric Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388344v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la commande intermittente sur la pulsation du couple d'une machine à réluctance variable pour véhicule électrique</w:t>
               </w:r>
@@ -3639,273 +3639,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de modifications géométriques d'une MRV pour la traction électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loucif Benmamas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hala Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361681v1</w:t>
+                <w:t xml:space="preserve">hal-01361660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de modifications géométriques d'une MRV pour la traction électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+                <w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Benmamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vangraefschepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Hannoun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361660v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage Magnéto-Mécanique pour le Dimensionnement de Machines Électriques</w:t>
               </w:r>
@@ -4580,51 +4580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Chahba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11020150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10050425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiteng Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baghel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blumenfeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00827-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05088316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lahlou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Biczyski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04246986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842188" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910901" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahnoune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910858" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blumenfeld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hannoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700302" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Chahba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11020150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10050425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiteng Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baghel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blumenfeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00827-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05088316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lahlou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Biczyski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04246986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842188" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910901" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahnoune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910858" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505919v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blumenfeld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hannoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700302" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>