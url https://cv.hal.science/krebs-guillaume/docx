--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -3885,260 +3885,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage Magnéto-Mécanique pour le Dimensionnement de Machines Électriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+                <w:t xml:space="preserve">Comparison between Analytic Calculation and Finite Element Modeling in the Study of Winding Geometry Effect on Copper Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Symposium de Genie Electrique, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361573v1</w:t>
+                <w:t xml:space="preserve">hal-01361663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Analytic Calculation and Finite Element Modeling in the Study of Winding Geometry Effect on Copper Losses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+                <w:t xml:space="preserve">Couplage Magnéto-Mécanique pour le Dimensionnement de Machines Électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Dahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Symposium de Genie Electrique, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361663v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4580,51 +4580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Chahba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11020150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10050425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiteng Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baghel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blumenfeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00827-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05088316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lahlou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Biczyski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04246986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842188" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910901" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahnoune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910858" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505919v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blumenfeld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hannoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700302" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Chahba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11020150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10050425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiteng Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baghel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blumenfeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00827-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05088316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lahlou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Biczyski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04246986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842188" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910901" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahnoune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910858" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505919v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blumenfeld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hannoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700302" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>