--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kremena Makasheva </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message From IEEE NTC President Kremena Makasheva [President's Message]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2025.3637649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity modulation at nanoscale in plasma synthesized silver nanoparticles based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2025.3620878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25th Anniversary of IEEE International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.4-5. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2025.3570920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Adhesion to Biofilms Formation and Resilience: Exploring the Impact of Silver Nanoparticles-Based Biomaterials on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.100267. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wearable AI‐Driven Mask with Humidity‐Sensing Respiratory Microphone for Non‐Vocal Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (33), pp.e04343. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202504343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Nitrogen and Oxygen in the nucleation and growth of Silver Nanoparticles in gas-phase synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (28), pp.16796-16805. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR01526J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: a focused investigation of fibronectin and bovine serum albumin layers on SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (12), pp.3086-3099. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4bm00099d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-by-layer structured nanocomposite deposits from plasma-synthesized organosilicon nanoparticles and organosilicon nanoparticles decorated with Ag nanoparticles by taking advantage of cyclic nanoparticle formation in Ar/ HMDSO reactive plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1337571. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnano.2024.1337571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electronic Slime-Based Epidermal Electrode Using Carbon Nanocomposites for Biosignal Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiankun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.156-162. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ojnano.2024.3488720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for unconventional computing with nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Anne C Incorvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.012001. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-1984/ad299a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Sensitive Self‐Assembled‐Nanoparticles e‐Skin Sensor for Controlling Avatar Facial Micro‐Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (17), pp.2302211. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202302211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: A focused investigation on Fibronectin and Bovine Serum Albumin layers on SiO2 surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4BM00099D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MENED Program at Nanotechnology Council: A Way to Rapidly Develop Skills and Reach a High Level of Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Sliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2023.3316876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring by AgNPs of the Energetics of Charge Carriers in Electrically Insulating Polymers at the Electrode/Dielectric Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2023.3284201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Metals on (Star)Dust Chemistry: A Laboratory Astrophysics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianailys Nunez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.654879. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2021.654879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charging kinetics in silver nanoparticles-silica nanocomposite dielectrics at different temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.044001. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959X/ac3886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dielectric layer thickness on charge injection, accumulation and transport phenomena in thin silicon oxynitride layers: a nanoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.065706. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/abc38a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical secondary electron emission yield curves of very thin SiO2 layers: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (13), pp.135305. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D Design of Multifunctional Silver Nanoparticle Assemblies Embedded in Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217 (6), pp.1900619. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201900619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally Stimulated Evolution of Optical and Structural Properties of Germanium-Doped Alumina Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (2), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09702.0081ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of phase transformation in Ge-rich Al2O3 films grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tsybrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.128306. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale investigation in the frequency domain of Ar/HMDSO dusty plasma with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055019. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab07cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the conformational changes of Discosoma red fluorescent proteins adhered on silver nanoparticles-based nanocomposites via surface-enhanced Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (16), pp.165101. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaff79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved analysis of the precursor fragmentation kinetics in an hybrid PVD/PECVD dusty plasma with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.1900044. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cold plasma to investigate the mechanisms involved in cosmic dust formation: Role of the C/O ratio and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (S350), pp.297-300. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921319008457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using radio astronomical receivers for molecular spectroscopic characterization in astrochemical laboratory simulations: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A15. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modelling of the dielectric response of plasmonic substrates: application to the interpretation of ellipsometric spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.035027. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/aab32b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption properties of BSA and DsRed proteins deposited on thin SiO2 layers: optically non-absorbing versus absorbing proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (11), pp.115101. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaa68b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection phenomena at the metal/dielectric interface investigated by Kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (17), pp.175302. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa665e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.1319-1330. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2017.006142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for extraction of space charge density profiles at nanoscale from Kelvin probe force microscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (50), pp.505701. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical Characterization of the Interaction of Red Fluorescent Protein—DsRed With Thin Silica Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (5), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2016.2547895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection in thin layers by Atomic Force Microscopy : Influence of tip composition and geometry on injection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, 245702 ; 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Engineering of Nanostructured Layers to Control the Transport of Injected Charges in Thin Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.839-848. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2016.2553179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection in thin dielectric layers by atomic force microscopy: influence of geometry and material work function of the AFM tip on the injection process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (24), pp.245702. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/24/245702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy developments for probing space charge at sub-micrometer scale in thin dielectric films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2016.005319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temporal variations of plasma composition on the cyclic formation of dust in hexamethyldisiloxane-argon radiofrequency discharges: Analysis by time-resolved mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (10), pp.105111. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4966254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles as a key feature of a plasma polymer composite layer in mitigation of charge injection into polyethylene under dc stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/1/015304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure radio frequency plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (18), pp.183104. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging by AFM in tip-to-sample space mode: overview and challenges in revealing the appropriate mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (29), pp.295704. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/29/295704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled elaboration of large-area plasmonic substrates by plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/6/065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing bio-available silver released from silver nanoparticles embedded in silica layers using the green algae Chlamydomonas reinhardtii as bio-sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 565, pp.863-871. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 3D charge localization by a method derived from atomic force microscopy: the electrostatic force distance curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455302. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of silicon nanocrystals embedded in Si3N4 matrix measured by spectroscopic ellipsometry and UV-Vis-NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.025029. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/1/2/025029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of the interface of silicon nanocrystals embedded in a Si3N4 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (25), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/25/255302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Modulated Emission of ECR Plasmas in Helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2762-2763. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Tps.2014.2337837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient barrier for charge injection in polyethylene by silver nanoparticles/plasma polymer stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (12), pp.122908. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of local power deposition and electron heating by a standing electromagnetic wave in electron-cyclotron-resonance plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (3), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.90.033106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin force microscopy characterization of charging effect in thin a-SiOxNy:H layers deposited in pulsed plasma enhanced chemical vapordeposition process by tuning the Silicon-environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (20), pp.204102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals: Novel synthesis routes for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (4), pp.649 - 657. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201200533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic powder formation during pulsed injection of hexamethyldisiloxane in an axially asymmetric radiofrequency argon discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (9), pp.093302. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4761971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals on amorphous silicon carbide alloy thin films: Control of film properties and nanocrystals growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 522 (1), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: Design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2012.6259990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled fabrication of Si nanocrystals embedded in thin SiON layers by PPECVD followed by oxidizing annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (28), pp.285605. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Dipolar Microwave Plasma Sustained by Electron Cyclotron Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (19), pp.194019. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/19/194019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of microcathode sustained discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.1236-1237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better understanding of microcathode sustained discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (12B), pp.B233-B238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (194)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology: Challenges, Research Achievements and Applications in Modern Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IES BLOOM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe-by-design conception and synthesis of metallic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Advanced Materials – TERMEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'hydrure d'argent formé dans un plasma hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Atelier de l’IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalities of Silver Nanoparticles – how many and where to apply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLTP seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Princeton Plasma Physics Laboratory, Apr 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés plasmas multi-échelle : quelles stratégies pour le dépôt de couches minces nanocomposites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, St. Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of the electrical response of plasma deposited AgNPs-based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE-NANO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic dust formation in Ar/HMDSO plasmas with pulsed injection of the precursor: application to controlled deposition of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Physics of Dusty Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Nanoparticles -Functionalities and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCANX Hong Kong Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of plasma deposited AgNPs-based nanocomposites electrical properties for nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs-tailored antimicrobial surfaces against Pseudomonas aeruginosa biofilm formation under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des biomatériaux à base de nanoparticules d'argent sur Pseudomonas aeruginosa : de l'adhésion, à la formation de biofilm et à la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of large carbon molecules and mixed metal-carbon nanoparticles driven by organometallic clusters: interdisciplinary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary approach to tackle the nucleation and growth of large carbon molecules and mixed metal-carbon nanoparticles driven by organometallic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Synthesis of Ag Nanoparticles for Integration into Nanocapacitors and Operando Electron Holography Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de synthèse par voie plasma de nanoparticules contenant du fer et leur protection par incorporation dans une matrice organosiliciée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue : vers des surfaces antimicrobiennes à base d’AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs africains en France (RJCAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices for Control of Charge Injection and Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Manufacturing and Measurements on the Nanoscale (IEEE 3M-NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zhongshan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based method for synthesis of iron-containing nanoparticles and their protection through incorporation in organosilicon matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Injection and Retention of Charges in Silica-Based Nanocomposite Dielectrics: Impact of Size of Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du conditionnement par couches protéiques sur l’adhésion microbienne : Etude de la fibronectine et de la BSA sur des surfaces SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Low Concentrations of Silver Ions from measurements of DC Conductivity of Highly Insulating Liquid Media by the Alternate Polarization Current Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 17th International Conference on Nano/Molecular Medicine & Engineering (NANOMED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Honolulu, United States. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANOMED64244.2024.10946032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue de milieux liquides par la méthode du courant de polarisation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes électriques - apport de la modélisation pour l'interprétation des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Forum des microscopies à sonde locale (RéMiSoL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">icanX talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’interaction de Pseudomonas aeruginosa avec des surfaces antimicrobiennes à base de nanoparticules d’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une activité antimicrobienne contrôlée : Exploration de l’impact des nanoparticules d’argent de tailles différentes sur l’adhésion et la formation de biofilms de Pseudomonas aeruginosa PAO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à Force Electrostatique de la permittivité diélectrique locale : application aux protéines et aux bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale optical and dielectric responses of thin protein layers adsorbed on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of space charge accumulation at Metal/Dielectric interface by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par plasma de couches minces composites contenant des nanoparticules de fer dans une matrice isolante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées du Réseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology applied to the understanding and control of biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silver Nanoparticles Embedded in a Silica Layer on the Surface Morphology of the Structure: Evaluation by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Nanotechnology (NANO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju City, South Korea. pp.233-236, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO58406.2023.10231207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des nanoparticules d’argent insérées dans une matrice de silice sur les mécanismes d’injection et de dissipation de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de charge d’espace à l’échelle sub-micrométrique par Microscopie à sonde de Kelvin (KPFM): application à l’étude de l’interface Al/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la permittivité diélectrique de protéines par Microscopie à Force Electrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de la permittivité diélectrique de couches minces diélectriques : application aux nanocomposites silice / nanoparticules d'argent élaborés par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernay, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale structuring of nanocomposites achieved by plasma synthesis of successive generations of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical University Eindhoven – TU/e - Invited Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Silver Nanoparticles Embedded in Dielectric Matrices for Optical, Electrical Engineering and Microbiology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Nanomaterials: Applications and Properties (IEEE NAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale structure of nanocomposite films achieved by plasma synthesis of successive generations of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalities of Silver Nanoparticles: how many and where to apply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOMAT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbon content in Si + C (star)dust growth processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra D. Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianailys Nunez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Jusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosmicPAH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electrical Properties of Thin Silica Layers with a Single Plane of AgNPs Embedded Near the Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.273-276, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of proteins on solid surfaces containing AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale investigation of nanocomposite dielectric permittivity: application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs and challenges for the characterization of dielectrics at nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-located IEEE Nanotechnology Materials and Devices Conference and IEEE Conference on Electrical Insulation and Dielectric Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction with SiO2 and AgNPs: from adsorption on solid surfaces to organization and conformational changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC) Welcome from the General Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Spicer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nmdc50713.2021.9677526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probing of the electrical properties of thin dielectric films: application to silver nanoparticles-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of metals and the C/O ratio in the formation of stardust analogues studied by cold plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics (ECLA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement d’une surface de SiO2 seule ou additivée de nanoparticules d’argent par des protéines modèles (ASB et Fn) : exploration des forces d’adhésion de Candida albicans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioAdh’2021 – Biocontamination des surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of precise measurements of the optical properties of gold electrodes in LIMM/(F)LIMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marty-Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.627-630, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of silver nanoparticles on fibronectin adsorption at the surface of a plasma-deposited organosilicon coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Biomaterials Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable method for accurate measurements of the breakdown voltage in microgaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Purba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (IEEE CEIDP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, East Rutherford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Engineering of the Dielectric Properties of Thin Silica Layers with a Single Plane of AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-31 July 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 205-208, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of proteins and AgNPs on the adhesion of yeast Candida albicans on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 20th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO47656.2020.9183494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Charge Density Probing at Aluminum / SiNx Interface: a Sub-micrometric Investigation by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia (virtual ), Spain. pp. 451-454, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs embedded in silica matrix: a way to impair the microbial adhesion on dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Nano/Micro Engineered &amp; Molecular Systems (IEEE NEMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon induced enhancement of the electroluminescence signal of thin insulating polypropylene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 20th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal (Virtual), Canada. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO47656.2020.9183435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibronectin adsorption on plasma-enhanced deposition of silver nanoparticles embedded in a silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Meeting of the Canadian Biomaterials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of Candida albicans adhesion on dielectric surfaces (SiO 2 ) containing or not AgNPs by absorbed proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Eurobiofilms ESGB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic dust analogues in plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic processing of large molecules and interstellar dust (EPoLM-4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par plasma réactif de nanoparticules diélectriques décorées de nanograins d’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Jouvence, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des forces d'adhésion de Candida albicans à des surfaces diélectriques (SiO 2 ) contenant ou non des AgNPsimpact de la présence de couches protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced effects on the injection and retention of electrical charges in SiO 2 layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Electrets (ISE), Limerick, Ireland, 2–6 Sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Limerick, Ireland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based synthesis of multifunctional thin dielectrics: probing the interaction of silver nanoparticles with DsRed proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iPlasmaNano-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porec, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization dynamics during protein adsorption on thin silica layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Nanotechnology (IEEE NANO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Macau, Macau SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Field Enhancement Factor defined by nanoprotrusions on the electrode surface in microgaps in needle-plate configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Nanotechnology Materials and Devices Conference (IEEE NMDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF PLASMA-DEPOSITED COATING OF SILVER NANOPARTICLES EMBEDDED IN A SiOC:H MATRIX ON THE ADSORPTION OF FIBRONECTIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of Biomaterials in Medicine and Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rytro, Poland. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional design of silver nanoparticles assemblies embedded in dielectrics: application to plasmon-enhanced scattering and biocide properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection mitigation in insulators: Different principles and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.17-21, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the impact of the C/O ratio and metals on the properties of dust particles in a cold plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire (PCMI), June 25-29, 2018, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption des protéines sur des surfaces solides de couches minces nanocomposites contenant des nanoparticules d’argent : organisation et propriétés optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénière NACRE 2018, 7-9 Novembre 2018, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electrical Behaviour of Thin Dielectric Films at Nanoscale using Methods Derived from Atomic Force Microscopy: Application to Plasma Deposited AgNPs-Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à sonde de Kelvin (KPFM) des phénomènes d’injection et de stockage de charges électriques dans des couches minces de SiO2 contenant des inclusions métalliques de taille nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE), 29-31 août 2018, Grenoble, France. Proc. SFE 2018, pp. 1-5, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude spectroscopique résolue dans le temps du comportement dynamique d’un plasma RF contenant des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Atelier du GDRI « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Argeles-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles-based nanocomposites for biosensing using the &amp;quot;spectro-inside&amp;quot; concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NANOstructures and nanomaterials SElf -Assembly (NanoSEA 2018), July 2-6, 2018, Carqueiranne (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging mechanisms involved in the non-typical electron emission yield observed for thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Spacecraft Charging Technology Conference (SCTC), June 25-29, 2018, Kobe (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the electrical behaviour of thin dielectric films at nanoscale using technics methods derived from Atomic Force Microscopy : application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials &amp; Devices Conference (NMDC 2018), Oct. 14-17, 2018, Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un possible effet plasmon dans l'électroluminescence des films de polypropylène à surface fonctionnalisée par une couche nanocomposite contenant des nanoparticules d'argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasmonique Organique et Moléculaire, GDR CNRS Plasmonique Moléculaire, Spectroscopies Exaltées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to catch the C/O transition in dust formation in cold plasma experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Dust : origin, applications &amp; implications (CPHDUST 2018), June 11-15, 2018, Copenhagen (DENMARK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction with AgNPs -based plasma deposited nanocomposites : an excellent strategy to reveal the ‘protein-adsorption problem’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Conference on Biomaterials (Euro Biomaterials 2018), Theme : Advanced Concepts and Frameworks for Biomaterials and Applications, June 4-6, 2018, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candida albicans adhesion on dielectric surfaces (SiO 2) with tailored properties at low shear stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilms 8, May 27-29, 2018, Aarhus (DENMARK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Protein-adsorption problem’ revealed by using plasma deposited AgNPs -based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials and Devices Conference (IEEE NMDC 2018), Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of required conditions to limit the dielectric charging phenomenon when measuring the electron emission yield from thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;spectro-inside&amp;quot; concept based on using AgNPs nanocomposites for biosensing the adsorption of proteins on solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPhysAdh : International symposium on Biophysics of Microbial Adhesion, Sept. 10-11, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties in dielectrics: A cross-section analysis by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.1135-1138, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Geometric Features in Nanoscale Characterization of Charge Injection and Transport in thin Dielectric Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Analysis of Electrical Breakdown In Micrometer gaps in Tip-To-Plane Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemas Tofani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Dinculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Candida albicans on the surface of tailored by AgNPs thin silica layers : evaluation at low shear stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPhysAdh : International symposium on Biophysics of Microbial Adhesion, Sept. 10-11, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved investigation of dynamical dusty argon plasmas with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Plasma Physics (ICPP), June 4-8, 2018, Vancouver (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar dust analogues synthesized in plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic Processing Of Large Molecules and interstellar dust (EPoLM -3), June 12-16, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction of Red Fluorescent Protein-DsRed with silver based nanocomposites for bio sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 E-MRS Spring Meeting, May 22-26, 2017, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Synthesis of multifunctional metallic nanoparticles embedded in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty Plasmas and Cosmic Dust : the 3PCkeys Project in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic Processing Of Large Molecules and interstellar dust (EPoLM -3), June 12-16, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based synthesis of multifunctional thin dielectrics with embedded silver nanoparticles : study of the interaction with biological targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2017, Nov. 26-Dec. 1, 2017, Boston, MA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.515-516, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2017.8117275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sensing via the “spectro-inside” concept : probing the interaction of silver nanoparticles with DsRed proteins located in their vicinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-détection via le concept &amp;quot;spectro-inside&amp;quot; : étude de l'interaction des nanoparticules d'argent avec les protéines DsRed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque" du GDR NACRE, 13-15 décembre 2017, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the formation of nanoparticles in HMDSO-based dusty plasma with pulsed injection of the precursor with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Functional Coatings and Surface Engineering (FCSE-2017), June 4-7, 2017, Montreal (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of the electron temperature and electron density in low-pressure RF dusty plasmas with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC 23), July 30-Aug. 4, 2017, Montreal (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the ionic silver release from differently coated nanoparticles and from nanostructured surfaces using algae as biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable nanocomposite layers with embedded silver nanoparticles for biosensing applications using the &amp;quot;spectro-inside&amp;quot; concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pécassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Spring Meeting of the European Materials Research Society (E-MRS), May 22-26, 2017, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement atypique de l’émission électronique de couches minces diélectriques de SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque", 13-15 Décembre, 2017, GDR Nacre, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic growth dynamics of nanoparticles in low-pressure rf dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the charge transport in dielectrics by plasma processed nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer/Metal Nanocomposites (Nanoworkshop 2017), Sept. 12-15, 2017, Charles University, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based concept for engineering of multifunctional materials with application to synthesis of large-area plasmonic substrates and to control the charge injection in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sendai, Japan. pp.8-11, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2016.7751389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of C/O on dust formation in cold plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Laboratory Astrophysics (ECLA 2016), Nov. 21-25, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of biosensors for improving the development of nanotechnology under realistic-use scenarios: Applications for cheaper and more effective silver nanoparticles and nanostructured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier effect to charge injection in polyethylene by silver nanoparticles containing plasma polymer composites investigated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1085-1088, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to breakdown voltage characteristics in air for inter-electrode distances 1–10 μm at various pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anuraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dinculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection mitigation in polyethylene induced by silver nanoparticles containing organosilicon barrier layer as demonstrated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE NMDC 2016 General Chair's Letter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering of nanostructured layers preventing electrostatic charging in thin dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of charging on the secondary electron emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2016.7534063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of surface enhanced Raman scattering to study the interaction of DsRed fluorescent proteins with silver nanoparticles embedded in thin silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Nanotechnology Materials and Devices Conference (NMDC), Oct. 9-12, 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergeraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2016.7534044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mesure de charges d'espace par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale, Sochaux, 21-25 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sochaux, France. p.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage PVD - PECVD pour le dépôt de couches minces nanocomposites à base de nanoparticules d'argent enterrées dans une silice et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées d’échanges du Réseau Plasmas Froids, 17-20 Octobre 2016, La Rochelle (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection investigation at metal/dielectric interfaces by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-metal structure : effect of the dielectric thickness on the secondary electron emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Surface Science 31 (ECOSS-31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticle based matrix for the analysis of cosmic dust analogs formed in dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015), Sept. 13-17, 2015, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of red fluorescent protein - DsRed with silver nanoparticles embedded in thin silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Advances in nanoparticulate carriers : Applications in diseases and infections", Oct. 19-21, Institut Pasteur, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-rich cosmic dust analogues obtained in cold plasmas with hexamethyldisiloxane as precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015), Sept. 13-17, 2015, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition processes for synthesis of nanocrystals in dielectric matrices: fine control of the nanocomposite properties for a broad spectrum of applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit, April 6-10, 2015, San Francisco, CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization of the interaction of red fluorescent protein — DsRed with silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry study of the dielectric response of plasmonic structures containing a layer of silver nanoparticles embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, May 22-26, 2015, May 11-15, 2015, Lille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic substrates elaborated by plasma process : optimization of the plasma parameters according to the optical response of the structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International colloquium on plasma processes (CIP 2015), June 1-5, 2015, Saint-Étienne (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des courbes de force pour l'étude à l'échelle nanométrique des charges piégées dans les diélectriques en couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrhramane Boularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des microscopies à sonde locale, Forêt d'Orient, 16-20 Mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Forêt d'Orient, France. pp. 109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae as fine biosensors to study bio-available silver released from reusable layers with embedded AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, May 22-26, 2015, May 11-15, 2015, Lille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based processes for dielectric engineering of nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Polymer / Metal Nanocomposites (Nanoworkshop 2015), Nov. 2–5, 2015, Jaipur (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyimide / Boron Nitride Nanocomposites for High Temperature Electrical Insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sombel Diaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saysouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nanodielectrics, Oct. 18, 2015, Ann Arbor, Michigan (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to study bio-available silver released from a layer of AgNPs embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces Interfaces (JSI 2015), Jan. 28-30, 2015, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures à l'échelle sub-micronique des charges piégées dans les isolants : utilisation de méthodes dérivées de la Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 402-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par KFM de l'impact de l'épaisseur de couches de SiON sur les phénomènes d’injection et de stockage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum des microscopies à sonde locale, 17-21 Mars 2014, Montauban, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montauban, France. pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of single layer of silver nanoparticles embedded in silica matrix to photosynthesis in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of silver nanoparticles embedded in silica matrix to photosynthesis in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain2014, March 11-14, 2014, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution cyclique de la température des électrons dans les plasmas poussiéreux à injection de précurseurs pulsée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasma-Québec, Montréal, 2014, CANADA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particles detection in Ar-HMDSO plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Cold Plasmas and Astrochemistry: Gas and Dust”, July 7–8, 2014, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to study bio-available silver release from a layer of AgNPs embedded in silica matrix through the toxicity effect on Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique NACRE, 22-26 septembre 2014, St. Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St. Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a modified interface by silver nanoparticles/SiOC:H barrier layer against space charge injection under HVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CEIDP2014,19-22 oct. 2014, Des Moines, Iowa (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa, United States. pp.883 - 886, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2014.6995810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the plasma parameters for deposition of thin nanocomposite layer containing a monolayer of silver nanoparticles on polymer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP13-High Tech Plasma Processes Conference, 22–27 June,Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles/plasma polymer barrier to prevent space charge injection in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique NACRE, 22-26 septembre 2014, St Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity effect on Chlamydomonas reinhardtii: a novel method to study bio-available silver release from a layer of AgNPs embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (IEEE MNDC), October 12–15, 2014, Aci Castello (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'injection et de stockage de charges électriques dans des couches minces de SiOxNy par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in electrically insulating polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jicable-HVDC’13, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si nanocrystals embedded in an amorphous SiNx matrix: evidences of partial crystallization and limited phase separation after high temperature annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 MRS Spring Meeting, San Francisco, CA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical signature of delta-layer of silver nanoparticles embedded in silica matrix elaborated through Low Energy Ion Beam Synthesis or combined silver sputtering and Plasma Enhanced Chemical Vapour Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop : 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted deposition processes for nanodielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of charge injection in polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of silicon nanocrystals in silicon nitride matrix: study of the interface states and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PHOTOVOLTAIQUE 2013", Cabourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition processes with application to electrical engineering and biological surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Development, Analysis and Toxicity of Silver-Based Nanomaterials” Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge probing in dielectrics at nanometer scale by techniques derived from Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D design of Ag nanocrystals embedded in dielectrics for imaging and spectroscopy of deposits on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference – European Program WATER, Catania, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of delta-layer of silver nanoparticles embedded near the free surface of thin silica matrix” Workshop “Nano-matériaux, nano-objets pour la détection et les capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTRA STAE, Nailloux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nailloux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt local de puissance et chauffage des électrons par une onde électromagnétique plane dans un plasma excité à la RCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasma-Québec, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of local power deposition and electron heating by standing electromagnetic wave in an electron cyclotron resonance plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013: International Conference on Plasmas and Ionized Gazes, Grenade, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par spectroscopie Raman de nanocristaux de silicium encapsulés dans des couches minces de SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par PPECVD de couches minces de SiNx contenant des nanocristaux de silicium : estimation de la taille et de la dispersion en taille des cristallites par spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de la Matière Condensée, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in probing space charge at sub-micrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visualization of Silicon nanoparticles by 3D electron tomography: use of mass-thickness contrast bright field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th European Microscopy Congress Manchester Central, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Manchester Central, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals grown on amorphous silicon carbide alloy thin films for third generation photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference 2012, Aix en Provence, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and optical characterization of silicon nitride alloy thin films aiming at an optimization of the matrix properties for tandem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTVC 2012 – Photovoltaic Technical Conference 2012, Aix en Provence, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical characterization of Si nanocrystal memory devices created in stepwise process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2011 : 5th International Workshop on Polymer/Metal Nanocomposites, Bari, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas RF & poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasma-Grains, Toulouse, France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced concept for fabrication of Si-nanocrystal memory devices through PPECVD followed by thermal oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge Embedded NVM Workshop, Gardanne, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering for RF-MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Summer School on RF-MEMS and RF Microsystems, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, structural and electrical properties of silicon nitride oxide very thin films (&amp;lt;10 nm) with embedded Si-Nanocrystals for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 MRS Spring Meeting, San Francisco, CA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers with gradual properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Potsdam, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials versus new design: study on the physico-chemical and electrical properties of thin SiOxNy layers for their use in RF-MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: 5e Colloque sur les Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.104-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-décharges à cathode creuse : concept, mode de fonctionnement et propriétés du plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème congrès de la Division Plasma de la Société Française de Physique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discussion on the Likely Mechanisms for Dielectric Charging in AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, West Lafayette, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar Microwave Plasma Sources : Plasma Modelling and Operational Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSCP09: 21st International Conference on Numerical Simulation of Plasmas 2009, Lisbon, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of MicroCathode Sustained Discharges in argon at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAKONE XI - 11th International symposium on high pressure, low temperature plasma chemistry, Ile d'Oléron, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-dimensional chemical analysis of positive columns in Ar and Ar-O2 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Eismann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Pancheshnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a multi-dipolar microwave plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial profiles of plasma densities in microcathode sustained discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to a microcathode sustained discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhollow cathode sustained discharge : plasma properties and parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of microhollow cathode discharges: influence of discharge geometry on the current–voltage characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague, CZECH REPUBLIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the transition beetween microhollow cathode discharge and microcathode sustained discharge in a 3-electrode system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Gaseous Electronics Conference, Arlington, Virginia, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Charge at Nanoscale: Probing Injection and Dynamic Phenomena Under Dark/Light Configurations by Using KPFM and C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celano U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Atomic Force Microscopy for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.267-301, 2019, NanoScience and Technology, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15612-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId555"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kremena Makasheva </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message From IEEE NTC President Kremena Makasheva [President's Message]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2025.3637649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity modulation at nanoscale in plasma synthesized silver nanoparticles based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2025.3620878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25th Anniversary of IEEE International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.4-5. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2025.3570920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Adhesion to Biofilms Formation and Resilience: Exploring the Impact of Silver Nanoparticles-Based Biomaterials on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.100267. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wearable AI‐Driven Mask with Humidity‐Sensing Respiratory Microphone for Non‐Vocal Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (33), pp.e04343. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202504343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Nitrogen and Oxygen in the nucleation and growth of Silver Nanoparticles in gas-phase synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (28), pp.16796-16805. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR01526J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-by-layer structured nanocomposite deposits from plasma-synthesized organosilicon nanoparticles and organosilicon nanoparticles decorated with Ag nanoparticles by taking advantage of cyclic nanoparticle formation in Ar/ HMDSO reactive plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1337571. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnano.2024.1337571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electronic Slime-Based Epidermal Electrode Using Carbon Nanocomposites for Biosignal Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiankun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.156-162. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ojnano.2024.3488720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: a focused investigation of fibronectin and bovine serum albumin layers on SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (12), pp.3086-3099. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4bm00099d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for unconventional computing with nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Anne C Incorvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.012001. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-1984/ad299a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Sensitive Self‐Assembled‐Nanoparticles e‐Skin Sensor for Controlling Avatar Facial Micro‐Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (17), pp.2302211. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202302211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: A focused investigation on Fibronectin and Bovine Serum Albumin layers on SiO2 surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4BM00099D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MENED Program at Nanotechnology Council: A Way to Rapidly Develop Skills and Reach a High Level of Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Sliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2023.3316876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring by AgNPs of the Energetics of Charge Carriers in Electrically Insulating Polymers at the Electrode/Dielectric Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2023.3284201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dielectric layer thickness on charge injection, accumulation and transport phenomena in thin silicon oxynitride layers: a nanoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.065706. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/abc38a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical secondary electron emission yield curves of very thin SiO2 layers: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (13), pp.135305. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charging kinetics in silver nanoparticles-silica nanocomposite dielectrics at different temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.044001. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959X/ac3886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Metals on (Star)Dust Chemistry: A Laboratory Astrophysics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianailys Nunez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.654879. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2021.654879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D Design of Multifunctional Silver Nanoparticle Assemblies Embedded in Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217 (6), pp.1900619. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201900619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally Stimulated Evolution of Optical and Structural Properties of Germanium-Doped Alumina Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (2), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09702.0081ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of phase transformation in Ge-rich Al2O3 films grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tsybrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.128306. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved analysis of the precursor fragmentation kinetics in an hybrid PVD/PECVD dusty plasma with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.1900044. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the conformational changes of Discosoma red fluorescent proteins adhered on silver nanoparticles-based nanocomposites via surface-enhanced Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (16), pp.165101. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaff79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale investigation in the frequency domain of Ar/HMDSO dusty plasma with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055019. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab07cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cold plasma to investigate the mechanisms involved in cosmic dust formation: Role of the C/O ratio and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (S350), pp.297-300. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921319008457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using radio astronomical receivers for molecular spectroscopic characterization in astrochemical laboratory simulations: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A15. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modelling of the dielectric response of plasmonic substrates: application to the interpretation of ellipsometric spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.035027. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/aab32b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption properties of BSA and DsRed proteins deposited on thin SiO2 layers: optically non-absorbing versus absorbing proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (11), pp.115101. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaa68b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection phenomena at the metal/dielectric interface investigated by Kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (17), pp.175302. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa665e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.1319-1330. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2017.006142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for extraction of space charge density profiles at nanoscale from Kelvin probe force microscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (50), pp.505701. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles as a key feature of a plasma polymer composite layer in mitigation of charge injection into polyethylene under dc stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/1/015304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection in thin layers by Atomic Force Microscopy : Influence of tip composition and geometry on injection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, 245702 ; 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical Characterization of the Interaction of Red Fluorescent Protein—DsRed With Thin Silica Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (5), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2016.2547895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Engineering of Nanostructured Layers to Control the Transport of Injected Charges in Thin Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.839-848. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2016.2553179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection in thin dielectric layers by atomic force microscopy: influence of geometry and material work function of the AFM tip on the injection process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (24), pp.245702. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/24/245702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy developments for probing space charge at sub-micrometer scale in thin dielectric films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2016.005319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temporal variations of plasma composition on the cyclic formation of dust in hexamethyldisiloxane-argon radiofrequency discharges: Analysis by time-resolved mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (10), pp.105111. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4966254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing bio-available silver released from silver nanoparticles embedded in silica layers using the green algae Chlamydomonas reinhardtii as bio-sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 565, pp.863-871. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure radio frequency plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (18), pp.183104. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging by AFM in tip-to-sample space mode: overview and challenges in revealing the appropriate mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (29), pp.295704. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/29/295704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled elaboration of large-area plasmonic substrates by plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/6/065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of the interface of silicon nanocrystals embedded in a Si3N4 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (25), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/25/255302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Modulated Emission of ECR Plasmas in Helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2762-2763. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Tps.2014.2337837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 3D charge localization by a method derived from atomic force microscopy: the electrostatic force distance curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455302. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of silicon nanocrystals embedded in Si3N4 matrix measured by spectroscopic ellipsometry and UV-Vis-NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.025029. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/1/2/025029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient barrier for charge injection in polyethylene by silver nanoparticles/plasma polymer stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (12), pp.122908. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of local power deposition and electron heating by a standing electromagnetic wave in electron-cyclotron-resonance plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (3), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.90.033106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals: Novel synthesis routes for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (4), pp.649 - 657. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201200533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin force microscopy characterization of charging effect in thin a-SiOxNy:H layers deposited in pulsed plasma enhanced chemical vapordeposition process by tuning the Silicon-environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (20), pp.204102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals on amorphous silicon carbide alloy thin films: Control of film properties and nanocrystals growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 522 (1), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic powder formation during pulsed injection of hexamethyldisiloxane in an axially asymmetric radiofrequency argon discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (9), pp.093302. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4761971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: Design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2012.6259990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled fabrication of Si nanocrystals embedded in thin SiON layers by PPECVD followed by oxidizing annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (28), pp.285605. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Dipolar Microwave Plasma Sustained by Electron Cyclotron Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (19), pp.194019. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/19/194019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of microcathode sustained discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.1236-1237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better understanding of microcathode sustained discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (12B), pp.B233-B238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (194)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology: Challenges, Research Achievements and Applications in Modern Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IES BLOOM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Synthesis of Ag Nanoparticles for Integration into Nanocapacitors and Operando Electron Holography Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of the electrical response of plasma deposited AgNPs-based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE-NANO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic dust formation in Ar/HMDSO plasmas with pulsed injection of the precursor: application to controlled deposition of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Physics of Dusty Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'hydrure d'argent formé dans un plasma hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Atelier de l’IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalities of Silver Nanoparticles – how many and where to apply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLTP seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Princeton Plasma Physics Laboratory, Apr 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés plasmas multi-échelle : quelles stratégies pour le dépôt de couches minces nanocomposites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, St. Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of plasma deposited AgNPs-based nanocomposites electrical properties for nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Nanoparticles -Functionalities and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCANX Hong Kong Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe-by-design conception and synthesis of metallic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Advanced Materials – TERMEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs-tailored antimicrobial surfaces against Pseudomonas aeruginosa biofilm formation under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des biomatériaux à base de nanoparticules d'argent sur Pseudomonas aeruginosa : de l'adhésion, à la formation de biofilm et à la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of large carbon molecules and mixed metal-carbon nanoparticles driven by organometallic clusters: interdisciplinary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary approach to tackle the nucleation and growth of large carbon molecules and mixed metal-carbon nanoparticles driven by organometallic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of space charge accumulation at Metal/Dielectric interface by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par plasma de couches minces composites contenant des nanoparticules de fer dans une matrice isolante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées du Réseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices for Control of Charge Injection and Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Manufacturing and Measurements on the Nanoscale (IEEE 3M-NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zhongshan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based method for synthesis of iron-containing nanoparticles and their protection through incorporation in organosilicon matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Injection and Retention of Charges in Silica-Based Nanocomposite Dielectrics: Impact of Size of Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue : vers des surfaces antimicrobiennes à base d’AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs africains en France (RJCAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du conditionnement par couches protéiques sur l’adhésion microbienne : Etude de la fibronectine et de la BSA sur des surfaces SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de synthèse par voie plasma de nanoparticules contenant du fer et leur protection par incorporation dans une matrice organosiliciée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Low Concentrations of Silver Ions from measurements of DC Conductivity of Highly Insulating Liquid Media by the Alternate Polarization Current Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 17th International Conference on Nano/Molecular Medicine & Engineering (NANOMED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Honolulu, United States. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANOMED64244.2024.10946032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes électriques - apport de la modélisation pour l'interprétation des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Forum des microscopies à sonde locale (RéMiSoL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue de milieux liquides par la méthode du courant de polarisation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">icanX talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’interaction de Pseudomonas aeruginosa avec des surfaces antimicrobiennes à base de nanoparticules d’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une activité antimicrobienne contrôlée : Exploration de l’impact des nanoparticules d’argent de tailles différentes sur l’adhésion et la formation de biofilms de Pseudomonas aeruginosa PAO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à Force Electrostatique de la permittivité diélectrique locale : application aux protéines et aux bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale optical and dielectric responses of thin protein layers adsorbed on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silver Nanoparticles Embedded in a Silica Layer on the Surface Morphology of the Structure: Evaluation by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Nanotechnology (NANO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju City, South Korea. pp.233-236, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO58406.2023.10231207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des nanoparticules d’argent insérées dans une matrice de silice sur les mécanismes d’injection et de dissipation de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de charge d’espace à l’échelle sub-micrométrique par Microscopie à sonde de Kelvin (KPFM): application à l’étude de l’interface Al/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology applied to the understanding and control of biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la permittivité diélectrique de protéines par Microscopie à Force Electrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de la permittivité diélectrique de couches minces diélectriques : application aux nanocomposites silice / nanoparticules d'argent élaborés par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernay, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale structuring of nanocomposites achieved by plasma synthesis of successive generations of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical University Eindhoven – TU/e - Invited Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Silver Nanoparticles Embedded in Dielectric Matrices for Optical, Electrical Engineering and Microbiology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Nanomaterials: Applications and Properties (IEEE NAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalities of Silver Nanoparticles: how many and where to apply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOMAT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale structure of nanocomposite films achieved by plasma synthesis of successive generations of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbon content in Si + C (star)dust growth processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra D. Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianailys Nunez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Jusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosmicPAH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electrical Properties of Thin Silica Layers with a Single Plane of AgNPs Embedded Near the Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.273-276, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of precise measurements of the optical properties of gold electrodes in LIMM/(F)LIMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marty-Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.627-630, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement d’une surface de SiO2 seule ou additivée de nanoparticules d’argent par des protéines modèles (ASB et Fn) : exploration des forces d’adhésion de Candida albicans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioAdh’2021 – Biocontamination des surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction with SiO2 and AgNPs: from adsorption on solid surfaces to organization and conformational changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs and challenges for the characterization of dielectrics at nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-located IEEE Nanotechnology Materials and Devices Conference and IEEE Conference on Electrical Insulation and Dielectric Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC) Welcome from the General Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Spicer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nmdc50713.2021.9677526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale investigation of nanocomposite dielectric permittivity: application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of proteins on solid surfaces containing AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probing of the electrical properties of thin dielectric films: application to silver nanoparticles-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of metals and the C/O ratio in the formation of stardust analogues studied by cold plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics (ECLA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon induced enhancement of the electroluminescence signal of thin insulating polypropylene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 20th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal (Virtual), Canada. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO47656.2020.9183435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of silver nanoparticles on fibronectin adsorption at the surface of a plasma-deposited organosilicon coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Biomaterials Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable method for accurate measurements of the breakdown voltage in microgaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Purba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (IEEE CEIDP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, East Rutherford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Engineering of the Dielectric Properties of Thin Silica Layers with a Single Plane of AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-31 July 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 205-208, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of proteins and AgNPs on the adhesion of yeast Candida albicans on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 20th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO47656.2020.9183494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Charge Density Probing at Aluminum / SiNx Interface: a Sub-micrometric Investigation by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia (virtual ), Spain. pp. 451-454, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs embedded in silica matrix: a way to impair the microbial adhesion on dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Nano/Micro Engineered &amp; Molecular Systems (IEEE NEMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional design of silver nanoparticles assemblies embedded in dielectrics: application to plasmon-enhanced scattering and biocide properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced effects on the injection and retention of electrical charges in SiO 2 layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Electrets (ISE), Limerick, Ireland, 2–6 Sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Limerick, Ireland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibronectin adsorption on plasma-enhanced deposition of silver nanoparticles embedded in a silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Meeting of the Canadian Biomaterials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par plasma réactif de nanoparticules diélectriques décorées de nanograins d’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Jouvence, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of Candida albicans adhesion on dielectric surfaces (SiO 2 ) containing or not AgNPs by absorbed proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Eurobiofilms ESGB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des forces d'adhésion de Candida albicans à des surfaces diélectriques (SiO 2 ) contenant ou non des AgNPsimpact de la présence de couches protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic dust analogues in plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic processing of large molecules and interstellar dust (EPoLM-4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based synthesis of multifunctional thin dielectrics: probing the interaction of silver nanoparticles with DsRed proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iPlasmaNano-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porec, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization dynamics during protein adsorption on thin silica layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Nanotechnology (IEEE NANO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Macau, Macau SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Field Enhancement Factor defined by nanoprotrusions on the electrode surface in microgaps in needle-plate configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Nanotechnology Materials and Devices Conference (IEEE NMDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF PLASMA-DEPOSITED COATING OF SILVER NANOPARTICLES EMBEDDED IN A SiOC:H MATRIX ON THE ADSORPTION OF FIBRONECTIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of Biomaterials in Medicine and Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rytro, Poland. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Analysis of Electrical Breakdown In Micrometer gaps in Tip-To-Plane Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemas Tofani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Dinculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved investigation of dynamical dusty argon plasmas with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Plasma Physics (ICPP), June 4-8, 2018, Vancouver (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Candida albicans on the surface of tailored by AgNPs thin silica layers : evaluation at low shear stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPhysAdh : International symposium on Biophysics of Microbial Adhesion, Sept. 10-11, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption des protéines sur des surfaces solides de couches minces nanocomposites contenant des nanoparticules d’argent : organisation et propriétés optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénière NACRE 2018, 7-9 Novembre 2018, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electrical Behaviour of Thin Dielectric Films at Nanoscale using Methods Derived from Atomic Force Microscopy: Application to Plasma Deposited AgNPs-Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à sonde de Kelvin (KPFM) des phénomènes d’injection et de stockage de charges électriques dans des couches minces de SiO2 contenant des inclusions métalliques de taille nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE), 29-31 août 2018, Grenoble, France. Proc. SFE 2018, pp. 1-5, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the impact of the C/O ratio and metals on the properties of dust particles in a cold plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire (PCMI), June 25-29, 2018, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging mechanisms involved in the non-typical electron emission yield observed for thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Spacecraft Charging Technology Conference (SCTC), June 25-29, 2018, Kobe (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude spectroscopique résolue dans le temps du comportement dynamique d’un plasma RF contenant des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Atelier du GDRI « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Argeles-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles-based nanocomposites for biosensing using the &amp;quot;spectro-inside&amp;quot; concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NANOstructures and nanomaterials SElf -Assembly (NanoSEA 2018), July 2-6, 2018, Carqueiranne (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection mitigation in insulators: Different principles and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.17-21, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un possible effet plasmon dans l'électroluminescence des films de polypropylène à surface fonctionnalisée par une couche nanocomposite contenant des nanoparticules d'argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasmonique Organique et Moléculaire, GDR CNRS Plasmonique Moléculaire, Spectroscopies Exaltées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the electrical behaviour of thin dielectric films at nanoscale using technics methods derived from Atomic Force Microscopy : application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials &amp; Devices Conference (NMDC 2018), Oct. 14-17, 2018, Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction with AgNPs -based plasma deposited nanocomposites : an excellent strategy to reveal the ‘protein-adsorption problem’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Conference on Biomaterials (Euro Biomaterials 2018), Theme : Advanced Concepts and Frameworks for Biomaterials and Applications, June 4-6, 2018, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to catch the C/O transition in dust formation in cold plasma experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Dust : origin, applications &amp; implications (CPHDUST 2018), June 11-15, 2018, Copenhagen (DENMARK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candida albicans adhesion on dielectric surfaces (SiO 2) with tailored properties at low shear stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilms 8, May 27-29, 2018, Aarhus (DENMARK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Protein-adsorption problem’ revealed by using plasma deposited AgNPs -based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials and Devices Conference (IEEE NMDC 2018), Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of required conditions to limit the dielectric charging phenomenon when measuring the electron emission yield from thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;spectro-inside&amp;quot; concept based on using AgNPs nanocomposites for biosensing the adsorption of proteins on solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPhysAdh : International symposium on Biophysics of Microbial Adhesion, Sept. 10-11, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties in dielectrics: A cross-section analysis by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.1135-1138, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Geometric Features in Nanoscale Characterization of Charge Injection and Transport in thin Dielectric Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic growth dynamics of nanoparticles in low-pressure rf dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the charge transport in dielectrics by plasma processed nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer/Metal Nanocomposites (Nanoworkshop 2017), Sept. 12-15, 2017, Charles University, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement atypique de l’émission électronique de couches minces diélectriques de SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque", 13-15 Décembre, 2017, GDR Nacre, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based synthesis of multifunctional thin dielectrics with embedded silver nanoparticles : study of the interaction with biological targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2017, Nov. 26-Dec. 1, 2017, Boston, MA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.515-516, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2017.8117275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sensing via the “spectro-inside” concept : probing the interaction of silver nanoparticles with DsRed proteins located in their vicinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Synthesis of multifunctional metallic nanoparticles embedded in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty Plasmas and Cosmic Dust : the 3PCkeys Project in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic Processing Of Large Molecules and interstellar dust (EPoLM -3), June 12-16, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the formation of nanoparticles in HMDSO-based dusty plasma with pulsed injection of the precursor with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Functional Coatings and Surface Engineering (FCSE-2017), June 4-7, 2017, Montreal (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-détection via le concept &amp;quot;spectro-inside&amp;quot; : étude de l'interaction des nanoparticules d'argent avec les protéines DsRed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque" du GDR NACRE, 13-15 décembre 2017, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar dust analogues synthesized in plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic Processing Of Large Molecules and interstellar dust (EPoLM -3), June 12-16, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction of Red Fluorescent Protein-DsRed with silver based nanocomposites for bio sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 E-MRS Spring Meeting, May 22-26, 2017, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the ionic silver release from differently coated nanoparticles and from nanostructured surfaces using algae as biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of the electron temperature and electron density in low-pressure RF dusty plasmas with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC 23), July 30-Aug. 4, 2017, Montreal (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable nanocomposite layers with embedded silver nanoparticles for biosensing applications using the &amp;quot;spectro-inside&amp;quot; concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pécassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Spring Meeting of the European Materials Research Society (E-MRS), May 22-26, 2017, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection investigation at metal/dielectric interfaces by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier effect to charge injection in polyethylene by silver nanoparticles containing plasma polymer composites investigated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1085-1088, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of C/O on dust formation in cold plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Laboratory Astrophysics (ECLA 2016), Nov. 21-25, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of biosensors for improving the development of nanotechnology under realistic-use scenarios: Applications for cheaper and more effective silver nanoparticles and nanostructured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection mitigation in polyethylene induced by silver nanoparticles containing organosilicon barrier layer as demonstrated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of charging on the secondary electron emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2016.7534063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to breakdown voltage characteristics in air for inter-electrode distances 1–10 μm at various pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anuraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dinculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE NMDC 2016 General Chair's Letter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering of nanostructured layers preventing electrostatic charging in thin dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based concept for engineering of multifunctional materials with application to synthesis of large-area plasmonic substrates and to control the charge injection in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sendai, Japan. pp.8-11, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2016.7751389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of surface enhanced Raman scattering to study the interaction of DsRed fluorescent proteins with silver nanoparticles embedded in thin silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Nanotechnology Materials and Devices Conference (NMDC), Oct. 9-12, 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergeraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2016.7534044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mesure de charges d'espace par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale, Sochaux, 21-25 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sochaux, France. p.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage PVD - PECVD pour le dépôt de couches minces nanocomposites à base de nanoparticules d'argent enterrées dans une silice et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées d’échanges du Réseau Plasmas Froids, 17-20 Octobre 2016, La Rochelle (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyimide / Boron Nitride Nanocomposites for High Temperature Electrical Insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sombel Diaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saysouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nanodielectrics, Oct. 18, 2015, Ann Arbor, Michigan (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to study bio-available silver released from a layer of AgNPs embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces Interfaces (JSI 2015), Jan. 28-30, 2015, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition processes for synthesis of nanocrystals in dielectric matrices: fine control of the nanocomposite properties for a broad spectrum of applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit, April 6-10, 2015, San Francisco, CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization of the interaction of red fluorescent protein — DsRed with silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic substrates elaborated by plasma process : optimization of the plasma parameters according to the optical response of the structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry study of the dielectric response of plasmonic structures containing a layer of silver nanoparticles embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, May 22-26, 2015, May 11-15, 2015, Lille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-metal structure : effect of the dielectric thickness on the secondary electron emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Surface Science 31 (ECOSS-31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of red fluorescent protein - DsRed with silver nanoparticles embedded in thin silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Advances in nanoparticulate carriers : Applications in diseases and infections", Oct. 19-21, Institut Pasteur, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-rich cosmic dust analogues obtained in cold plasmas with hexamethyldisiloxane as precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015), Sept. 13-17, 2015, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticle based matrix for the analysis of cosmic dust analogs formed in dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015), Sept. 13-17, 2015, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International colloquium on plasma processes (CIP 2015), June 1-5, 2015, Saint-Étienne (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des courbes de force pour l'étude à l'échelle nanométrique des charges piégées dans les diélectriques en couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrhramane Boularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des microscopies à sonde locale, Forêt d'Orient, 16-20 Mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Forêt d'Orient, France. pp. 109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae as fine biosensors to study bio-available silver released from reusable layers with embedded AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, May 22-26, 2015, May 11-15, 2015, Lille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based processes for dielectric engineering of nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Polymer / Metal Nanocomposites (Nanoworkshop 2015), Nov. 2–5, 2015, Jaipur (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of single layer of silver nanoparticles embedded in silica matrix to photosynthesis in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of silver nanoparticles embedded in silica matrix to photosynthesis in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain2014, March 11-14, 2014, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution cyclique de la température des électrons dans les plasmas poussiéreux à injection de précurseurs pulsée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasma-Québec, Montréal, 2014, CANADA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particles detection in Ar-HMDSO plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Cold Plasmas and Astrochemistry: Gas and Dust”, July 7–8, 2014, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par KFM de l'impact de l'épaisseur de couches de SiON sur les phénomènes d’injection et de stockage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum des microscopies à sonde locale, 17-21 Mars 2014, Montauban, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montauban, France. pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures à l'échelle sub-micronique des charges piégées dans les isolants : utilisation de méthodes dérivées de la Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 402-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to study bio-available silver release from a layer of AgNPs embedded in silica matrix through the toxicity effect on Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique NACRE, 22-26 septembre 2014, St. Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St. Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a modified interface by silver nanoparticles/SiOC:H barrier layer against space charge injection under HVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CEIDP2014,19-22 oct. 2014, Des Moines, Iowa (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa, United States. pp.883 - 886, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2014.6995810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the plasma parameters for deposition of thin nanocomposite layer containing a monolayer of silver nanoparticles on polymer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP13-High Tech Plasma Processes Conference, 22–27 June,Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles/plasma polymer barrier to prevent space charge injection in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique NACRE, 22-26 septembre 2014, St Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity effect on Chlamydomonas reinhardtii: a novel method to study bio-available silver release from a layer of AgNPs embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (IEEE MNDC), October 12–15, 2014, Aci Castello (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'injection et de stockage de charges électriques dans des couches minces de SiOxNy par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of local power deposition and electron heating by standing electromagnetic wave in an electron cyclotron resonance plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013: International Conference on Plasmas and Ionized Gazes, Grenade, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt local de puissance et chauffage des électrons par une onde électromagnétique plane dans un plasma excité à la RCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasma-Québec, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted deposition processes for nanodielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of charge injection in polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of silicon nanocrystals in silicon nitride matrix: study of the interface states and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PHOTOVOLTAIQUE 2013", Cabourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition processes with application to electrical engineering and biological surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Development, Analysis and Toxicity of Silver-Based Nanomaterials” Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical signature of delta-layer of silver nanoparticles embedded in silica matrix elaborated through Low Energy Ion Beam Synthesis or combined silver sputtering and Plasma Enhanced Chemical Vapour Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop : 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in electrically insulating polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jicable-HVDC’13, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si nanocrystals embedded in an amorphous SiNx matrix: evidences of partial crystallization and limited phase separation after high temperature annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 MRS Spring Meeting, San Francisco, CA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge probing in dielectrics at nanometer scale by techniques derived from Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D design of Ag nanocrystals embedded in dielectrics for imaging and spectroscopy of deposits on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference – European Program WATER, Catania, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of delta-layer of silver nanoparticles embedded near the free surface of thin silica matrix” Workshop “Nano-matériaux, nano-objets pour la détection et les capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTRA STAE, Nailloux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nailloux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and optical characterization of silicon nitride alloy thin films aiming at an optimization of the matrix properties for tandem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTVC 2012 – Photovoltaic Technical Conference 2012, Aix en Provence, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in probing space charge at sub-micrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par PPECVD de couches minces de SiNx contenant des nanocristaux de silicium : estimation de la taille et de la dispersion en taille des cristallites par spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de la Matière Condensée, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par spectroscopie Raman de nanocristaux de silicium encapsulés dans des couches minces de SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visualization of Silicon nanoparticles by 3D electron tomography: use of mass-thickness contrast bright field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th European Microscopy Congress Manchester Central, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Manchester Central, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals grown on amorphous silicon carbide alloy thin films for third generation photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference 2012, Aix en Provence, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering for RF-MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Summer School on RF-MEMS and RF Microsystems, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas RF & poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasma-Grains, Toulouse, France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical characterization of Si nanocrystal memory devices created in stepwise process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2011 : 5th International Workshop on Polymer/Metal Nanocomposites, Bari, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced concept for fabrication of Si-nanocrystal memory devices through PPECVD followed by thermal oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge Embedded NVM Workshop, Gardanne, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discussion on the Likely Mechanisms for Dielectric Charging in AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, West Lafayette, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, structural and electrical properties of silicon nitride oxide very thin films (&amp;lt;10 nm) with embedded Si-Nanocrystals for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 MRS Spring Meeting, San Francisco, CA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers with gradual properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Potsdam, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials versus new design: study on the physico-chemical and electrical properties of thin SiOxNy layers for their use in RF-MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: 5e Colloque sur les Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.104-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-décharges à cathode creuse : concept, mode de fonctionnement et propriétés du plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème congrès de la Division Plasma de la Société Française de Physique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar Microwave Plasma Sources : Plasma Modelling and Operational Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSCP09: 21st International Conference on Numerical Simulation of Plasmas 2009, Lisbon, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhollow cathode sustained discharge : plasma properties and parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of MicroCathode Sustained Discharges in argon at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAKONE XI - 11th International symposium on high pressure, low temperature plasma chemistry, Ile d'Oléron, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-dimensional chemical analysis of positive columns in Ar and Ar-O2 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Eismann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Pancheshnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a multi-dipolar microwave plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial profiles of plasma densities in microcathode sustained discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to a microcathode sustained discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of microhollow cathode discharges: influence of discharge geometry on the current–voltage characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague, CZECH REPUBLIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the transition beetween microhollow cathode discharge and microcathode sustained discharge in a 3-electrode system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Gaseous Electronics Conference, Arlington, Virginia, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Charge at Nanoscale: Probing Injection and Dynamic Phenomena Under Dark/Light Configurations by Using KPFM and C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celano U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Atomic Force Microscopy for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.267-301, 2019, NanoScience and Technology, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15612-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId555"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2025.3637649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2025.3620878" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2025.3570920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100267" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyan Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Wen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202504343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597312v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvine Soumbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00099d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garofano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2024.1337571" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankun Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojnano.2024.3488720" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anne C Incorvia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giordano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad299a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Suo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202302211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4BM00099D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lodi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Sliz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2023.3316876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Scarangella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2023.3284201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianailys Nunez-Reyes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.654879" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Djaou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac3886" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mortreuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc38a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rigoudy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09702.0081ecst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garofano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boivin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab07cc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff79" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Glad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319008457" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alem&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vicente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Pardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab32b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa68b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa665e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006142" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9839" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2016.2547895" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763540v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2553179" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/24/245702" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.005319" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966254" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448489v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/1/015304" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448512v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/29/295704" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/6/065005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/2/025029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/25/255302" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durocher-Jean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Tps.2014.2337837" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milliere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896678" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durocher-Jean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.033106" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Muffato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200533" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX6SC5G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761971" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leifer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faucherand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.046" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPT3B24Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259990" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perret-Tran-Van" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Coulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285605" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QNZGD5CT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815928v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/194019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5P7MRKZ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805724v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mu&#241;oz Serrano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567689v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348647v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349038v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079351v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006307v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alauzet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiersma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gaboriau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722654v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683088v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613219" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861890v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED64244.2024.10946032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861865v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722675v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905221v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861882v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861877v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861870v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722636v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722634v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758123v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mauline" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194503v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO58406.2023.10231207" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310835v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310859v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722580v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garofano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766540v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722577v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D. Wiersma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Jusko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ji" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765129v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoudy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863598" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579013v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soumbo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roques" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoudy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766691v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677562" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765018v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Gordon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Spicer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nmdc50713.2021.9677526" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579018v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722571v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578988v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scarangella" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578965v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carrasco" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty-Dessus" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705373" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092500v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martocq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092482v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Purba" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cambronne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli I Sinisuka" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003165v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341862" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940233v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO47656.2020.9183494" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003111v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djaou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341864" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092475v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940243v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanari" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO47656.2020.9183435" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092511v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevallier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092528v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092468v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sabbah" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Demyk" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joblin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722666v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092549v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004121v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092532v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092519v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092546v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathur Rahman" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147727v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laroche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324437v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401277" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988178v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954977v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scarangella" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mlayah" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324336v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605887" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397415v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722662v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165129v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pugliara" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadouch" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157438v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Djaou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024704v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988177v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demyk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158698v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954974v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158699v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martocq" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324382v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468360" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954975v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324374v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468409" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324370v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemas Tofani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605855" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954976v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988176v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988143v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988141v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Monje" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988173v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954588v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158697v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324440v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2017.8117275" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988174v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988175v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954587v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988145v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988146v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988142v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cassou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carles" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942863v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988144v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157439v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988210v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324470v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547807" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324451v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anuraga" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinisuka" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777102" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324446v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777172" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763541v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777056" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763535v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439236" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324475v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534063" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763542v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777162" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998442v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorka" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324461v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777173" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324481v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergeraux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534044" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032206v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165131v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324471v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547650" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943801v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988207v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988209v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988208v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165130v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763539v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439280" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988181v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988182v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977240v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy Garofano" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034154v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhramane Boularas" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988180v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157437v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164634v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988179v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977282v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034508v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942794v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987929v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987938v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987933v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Garofano" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987937v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987935v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942838v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2014.6995810" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942837v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942839v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988073v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034509v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942836v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987872v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987871v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165127v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942792v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987927v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165128v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942793v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987926v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987870v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998468v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977144v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987864v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987865v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053188v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987867v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987868v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987869v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987863v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998388v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987862v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942786v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157436v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988071v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670156v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942707v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165126v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942706v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724090" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964411v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953467v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964627v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eismann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pancheshnyi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964378v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953469v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953468v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164192v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953421v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953470v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324281v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15612-1_9" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2025.3637649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2025.3620878" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2025.3570920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100267" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyan Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Wen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202504343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garofano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2024.1337571" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankun Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojnano.2024.3488720" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597312v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvine Soumbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00099d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anne C Incorvia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giordano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad299a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Suo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202302211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4BM00099D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lodi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Sliz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2023.3316876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Scarangella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2023.3284201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mortreuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc38a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rigoudy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Djaou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac3886" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianailys Nunez-Reyes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.654879" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09702.0081ecst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Glad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff79" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garofano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boivin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab07cc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319008457" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alem&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vicente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Pardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab32b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa68b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa665e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006142" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9839" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/1/015304" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2016.2547895" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2553179" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/24/245702" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.005319" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966254" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448512v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/29/295704" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763544v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/6/065005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/25/255302" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durocher-Jean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Tps.2014.2337837" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455302" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819343v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/2/025029" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milliere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896678" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durocher-Jean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.033106" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Muffato" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200533" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX6SC5G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878200v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819341v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leifer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faucherand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPT3B24Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818766v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761971" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259990" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perret-Tran-Van" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Coulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285605" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QNZGD5CT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815928v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/194019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5P7MRKZ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805724v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mu&#241;oz Serrano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567689v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079351v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006307v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348605v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348694v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006293v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alauzet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiersma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722654v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722639v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613219" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861890v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722681v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gaboriau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED64244.2024.10946032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722675v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861865v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905221v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861882v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861877v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194503v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO58406.2023.10231207" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722627v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mauline" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310859v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766540v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garofano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722577v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D. Wiersma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Jusko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ji" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765129v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoudy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863598" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578965v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carrasco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty-Dessus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705373" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578988v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roques" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soumbo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scarangella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578945v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677562" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766691v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765018v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Gordon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Spicer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nmdc50713.2021.9677526" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579002v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoudy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579013v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579018v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722571v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940243v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO47656.2020.9183435" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martocq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Purba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cambronne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli I Sinisuka" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003165v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341862" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940233v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO47656.2020.9183494" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003111v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djaou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341864" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004121v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092511v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevallier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092528v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092549v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092468v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sabbah" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Demyk" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joblin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092532v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092519v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092546v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathur Rahman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147727v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laroche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324370v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemas Tofani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605855" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988176v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954976v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mlayah" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954977v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scarangella" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324336v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605887" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397415v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988178v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942905v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadouch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722662v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165129v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pugliara" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324437v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401277" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024704v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Djaou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158698v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988177v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demyk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954974v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158699v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martocq" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324382v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468360" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954975v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324374v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468409" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988144v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157439v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942863v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158697v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324440v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2017.8117275" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988174v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988173v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954588v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954587v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988175v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988143v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988141v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Monje" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988146v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988145v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988142v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cassou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carles" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324471v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547650" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324470v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547807" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988210v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324446v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777172" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324475v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534063" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324451v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anuraga" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinisuka" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777102" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763541v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777056" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763535v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439236" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763542v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777162" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998442v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorka" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324461v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777173" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324481v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergeraux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534044" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032206v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165131v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977282v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy Garofano" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164634v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988179v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165130v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763539v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439280" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988182v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988181v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943801v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988209v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988208v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988207v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977240v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034154v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhramane Boularas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988180v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157437v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987929v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987938v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987933v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Garofano" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987937v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942794v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034508v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987935v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942838v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2014.6995810" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942837v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942839v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988073v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034509v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977144v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998468v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165127v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942792v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987927v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165128v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987871v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942836v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987872v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942793v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987926v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987870v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987869v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053188v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987865v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987864v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987867v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987868v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157436v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998388v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987863v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942786v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987862v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942706v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724090" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988071v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670156v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942707v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165126v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964411v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164192v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953467v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964627v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eismann" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pancheshnyi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964378v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953469v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953468v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953421v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953470v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324281v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15612-1_9" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>