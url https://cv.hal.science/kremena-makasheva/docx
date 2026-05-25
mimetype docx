--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kremena Makasheva </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message From IEEE NTC President Kremena Makasheva [President's Message]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2025.3637649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity modulation at nanoscale in plasma synthesized silver nanoparticles based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2025.3620878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25th Anniversary of IEEE International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.4-5. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2025.3570920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Adhesion to Biofilms Formation and Resilience: Exploring the Impact of Silver Nanoparticles-Based Biomaterials on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.100267. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wearable AI‐Driven Mask with Humidity‐Sensing Respiratory Microphone for Non‐Vocal Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (33), pp.e04343. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202504343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Nitrogen and Oxygen in the nucleation and growth of Silver Nanoparticles in gas-phase synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (28), pp.16796-16805. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR01526J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-by-layer structured nanocomposite deposits from plasma-synthesized organosilicon nanoparticles and organosilicon nanoparticles decorated with Ag nanoparticles by taking advantage of cyclic nanoparticle formation in Ar/ HMDSO reactive plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1337571. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnano.2024.1337571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electronic Slime-Based Epidermal Electrode Using Carbon Nanocomposites for Biosignal Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiankun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.156-162. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ojnano.2024.3488720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: a focused investigation of fibronectin and bovine serum albumin layers on SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (12), pp.3086-3099. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4bm00099d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for unconventional computing with nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Anne C Incorvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.012001. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-1984/ad299a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Sensitive Self‐Assembled‐Nanoparticles e‐Skin Sensor for Controlling Avatar Facial Micro‐Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (17), pp.2302211. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202302211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: A focused investigation on Fibronectin and Bovine Serum Albumin layers on SiO2 surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4BM00099D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MENED Program at Nanotechnology Council: A Way to Rapidly Develop Skills and Reach a High Level of Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Sliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2023.3316876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring by AgNPs of the Energetics of Charge Carriers in Electrically Insulating Polymers at the Electrode/Dielectric Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2023.3284201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dielectric layer thickness on charge injection, accumulation and transport phenomena in thin silicon oxynitride layers: a nanoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.065706. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/abc38a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical secondary electron emission yield curves of very thin SiO2 layers: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (13), pp.135305. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charging kinetics in silver nanoparticles-silica nanocomposite dielectrics at different temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.044001. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959X/ac3886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Metals on (Star)Dust Chemistry: A Laboratory Astrophysics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianailys Nunez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.654879. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2021.654879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D Design of Multifunctional Silver Nanoparticle Assemblies Embedded in Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217 (6), pp.1900619. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201900619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally Stimulated Evolution of Optical and Structural Properties of Germanium-Doped Alumina Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (2), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09702.0081ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of phase transformation in Ge-rich Al2O3 films grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tsybrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.128306. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved analysis of the precursor fragmentation kinetics in an hybrid PVD/PECVD dusty plasma with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.1900044. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the conformational changes of Discosoma red fluorescent proteins adhered on silver nanoparticles-based nanocomposites via surface-enhanced Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (16), pp.165101. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaff79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale investigation in the frequency domain of Ar/HMDSO dusty plasma with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055019. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab07cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cold plasma to investigate the mechanisms involved in cosmic dust formation: Role of the C/O ratio and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (S350), pp.297-300. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921319008457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using radio astronomical receivers for molecular spectroscopic characterization in astrochemical laboratory simulations: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A15. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modelling of the dielectric response of plasmonic substrates: application to the interpretation of ellipsometric spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.035027. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/aab32b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption properties of BSA and DsRed proteins deposited on thin SiO2 layers: optically non-absorbing versus absorbing proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (11), pp.115101. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaa68b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection phenomena at the metal/dielectric interface investigated by Kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (17), pp.175302. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa665e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.1319-1330. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2017.006142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for extraction of space charge density profiles at nanoscale from Kelvin probe force microscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (50), pp.505701. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles as a key feature of a plasma polymer composite layer in mitigation of charge injection into polyethylene under dc stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/1/015304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection in thin layers by Atomic Force Microscopy : Influence of tip composition and geometry on injection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, 245702 ; 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical Characterization of the Interaction of Red Fluorescent Protein—DsRed With Thin Silica Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (5), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2016.2547895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Engineering of Nanostructured Layers to Control the Transport of Injected Charges in Thin Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.839-848. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2016.2553179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection in thin dielectric layers by atomic force microscopy: influence of geometry and material work function of the AFM tip on the injection process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (24), pp.245702. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/24/245702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy developments for probing space charge at sub-micrometer scale in thin dielectric films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2016.005319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temporal variations of plasma composition on the cyclic formation of dust in hexamethyldisiloxane-argon radiofrequency discharges: Analysis by time-resolved mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (10), pp.105111. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4966254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing bio-available silver released from silver nanoparticles embedded in silica layers using the green algae Chlamydomonas reinhardtii as bio-sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 565, pp.863-871. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure radio frequency plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (18), pp.183104. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging by AFM in tip-to-sample space mode: overview and challenges in revealing the appropriate mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (29), pp.295704. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/29/295704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled elaboration of large-area plasmonic substrates by plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/6/065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of the interface of silicon nanocrystals embedded in a Si3N4 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (25), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/25/255302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Modulated Emission of ECR Plasmas in Helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2762-2763. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Tps.2014.2337837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 3D charge localization by a method derived from atomic force microscopy: the electrostatic force distance curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455302. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of silicon nanocrystals embedded in Si3N4 matrix measured by spectroscopic ellipsometry and UV-Vis-NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.025029. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/1/2/025029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient barrier for charge injection in polyethylene by silver nanoparticles/plasma polymer stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (12), pp.122908. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of local power deposition and electron heating by a standing electromagnetic wave in electron-cyclotron-resonance plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (3), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.90.033106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals: Novel synthesis routes for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (4), pp.649 - 657. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201200533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin force microscopy characterization of charging effect in thin a-SiOxNy:H layers deposited in pulsed plasma enhanced chemical vapordeposition process by tuning the Silicon-environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (20), pp.204102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals on amorphous silicon carbide alloy thin films: Control of film properties and nanocrystals growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 522 (1), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic powder formation during pulsed injection of hexamethyldisiloxane in an axially asymmetric radiofrequency argon discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (9), pp.093302. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4761971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: Design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2012.6259990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled fabrication of Si nanocrystals embedded in thin SiON layers by PPECVD followed by oxidizing annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (28), pp.285605. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Dipolar Microwave Plasma Sustained by Electron Cyclotron Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (19), pp.194019. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/19/194019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of microcathode sustained discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.1236-1237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better understanding of microcathode sustained discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (12B), pp.B233-B238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (194)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology: Challenges, Research Achievements and Applications in Modern Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IES BLOOM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Synthesis of Ag Nanoparticles for Integration into Nanocapacitors and Operando Electron Holography Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of the electrical response of plasma deposited AgNPs-based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE-NANO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic dust formation in Ar/HMDSO plasmas with pulsed injection of the precursor: application to controlled deposition of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Physics of Dusty Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'hydrure d'argent formé dans un plasma hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Atelier de l’IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalities of Silver Nanoparticles – how many and where to apply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLTP seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Princeton Plasma Physics Laboratory, Apr 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés plasmas multi-échelle : quelles stratégies pour le dépôt de couches minces nanocomposites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, St. Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of plasma deposited AgNPs-based nanocomposites electrical properties for nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Nanoparticles -Functionalities and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCANX Hong Kong Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe-by-design conception and synthesis of metallic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Advanced Materials – TERMEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs-tailored antimicrobial surfaces against Pseudomonas aeruginosa biofilm formation under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des biomatériaux à base de nanoparticules d'argent sur Pseudomonas aeruginosa : de l'adhésion, à la formation de biofilm et à la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of large carbon molecules and mixed metal-carbon nanoparticles driven by organometallic clusters: interdisciplinary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary approach to tackle the nucleation and growth of large carbon molecules and mixed metal-carbon nanoparticles driven by organometallic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of space charge accumulation at Metal/Dielectric interface by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par plasma de couches minces composites contenant des nanoparticules de fer dans une matrice isolante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées du Réseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices for Control of Charge Injection and Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Manufacturing and Measurements on the Nanoscale (IEEE 3M-NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zhongshan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based method for synthesis of iron-containing nanoparticles and their protection through incorporation in organosilicon matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Injection and Retention of Charges in Silica-Based Nanocomposite Dielectrics: Impact of Size of Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue : vers des surfaces antimicrobiennes à base d’AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs africains en France (RJCAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du conditionnement par couches protéiques sur l’adhésion microbienne : Etude de la fibronectine et de la BSA sur des surfaces SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de synthèse par voie plasma de nanoparticules contenant du fer et leur protection par incorporation dans une matrice organosiliciée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Low Concentrations of Silver Ions from measurements of DC Conductivity of Highly Insulating Liquid Media by the Alternate Polarization Current Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 17th International Conference on Nano/Molecular Medicine & Engineering (NANOMED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Honolulu, United States. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANOMED64244.2024.10946032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes électriques - apport de la modélisation pour l'interprétation des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Forum des microscopies à sonde locale (RéMiSoL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue de milieux liquides par la méthode du courant de polarisation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">icanX talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’interaction de Pseudomonas aeruginosa avec des surfaces antimicrobiennes à base de nanoparticules d’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une activité antimicrobienne contrôlée : Exploration de l’impact des nanoparticules d’argent de tailles différentes sur l’adhésion et la formation de biofilms de Pseudomonas aeruginosa PAO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à Force Electrostatique de la permittivité diélectrique locale : application aux protéines et aux bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale optical and dielectric responses of thin protein layers adsorbed on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silver Nanoparticles Embedded in a Silica Layer on the Surface Morphology of the Structure: Evaluation by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Nanotechnology (NANO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju City, South Korea. pp.233-236, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO58406.2023.10231207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des nanoparticules d’argent insérées dans une matrice de silice sur les mécanismes d’injection et de dissipation de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de charge d’espace à l’échelle sub-micrométrique par Microscopie à sonde de Kelvin (KPFM): application à l’étude de l’interface Al/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology applied to the understanding and control of biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la permittivité diélectrique de protéines par Microscopie à Force Electrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de la permittivité diélectrique de couches minces diélectriques : application aux nanocomposites silice / nanoparticules d'argent élaborés par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernay, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale structuring of nanocomposites achieved by plasma synthesis of successive generations of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical University Eindhoven – TU/e - Invited Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Silver Nanoparticles Embedded in Dielectric Matrices for Optical, Electrical Engineering and Microbiology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Nanomaterials: Applications and Properties (IEEE NAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalities of Silver Nanoparticles: how many and where to apply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOMAT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale structure of nanocomposite films achieved by plasma synthesis of successive generations of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbon content in Si + C (star)dust growth processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra D. Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianailys Nunez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Jusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosmicPAH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electrical Properties of Thin Silica Layers with a Single Plane of AgNPs Embedded Near the Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.273-276, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of precise measurements of the optical properties of gold electrodes in LIMM/(F)LIMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marty-Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.627-630, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement d’une surface de SiO2 seule ou additivée de nanoparticules d’argent par des protéines modèles (ASB et Fn) : exploration des forces d’adhésion de Candida albicans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioAdh’2021 – Biocontamination des surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction with SiO2 and AgNPs: from adsorption on solid surfaces to organization and conformational changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs and challenges for the characterization of dielectrics at nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-located IEEE Nanotechnology Materials and Devices Conference and IEEE Conference on Electrical Insulation and Dielectric Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC) Welcome from the General Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Spicer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nmdc50713.2021.9677526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale investigation of nanocomposite dielectric permittivity: application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of proteins on solid surfaces containing AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probing of the electrical properties of thin dielectric films: application to silver nanoparticles-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of metals and the C/O ratio in the formation of stardust analogues studied by cold plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics (ECLA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon induced enhancement of the electroluminescence signal of thin insulating polypropylene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 20th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal (Virtual), Canada. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO47656.2020.9183435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of silver nanoparticles on fibronectin adsorption at the surface of a plasma-deposited organosilicon coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Biomaterials Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable method for accurate measurements of the breakdown voltage in microgaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Purba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (IEEE CEIDP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, East Rutherford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Engineering of the Dielectric Properties of Thin Silica Layers with a Single Plane of AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-31 July 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 205-208, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of proteins and AgNPs on the adhesion of yeast Candida albicans on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 20th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO47656.2020.9183494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Charge Density Probing at Aluminum / SiNx Interface: a Sub-micrometric Investigation by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia (virtual ), Spain. pp. 451-454, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs embedded in silica matrix: a way to impair the microbial adhesion on dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Nano/Micro Engineered &amp; Molecular Systems (IEEE NEMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional design of silver nanoparticles assemblies embedded in dielectrics: application to plasmon-enhanced scattering and biocide properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced effects on the injection and retention of electrical charges in SiO 2 layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Electrets (ISE), Limerick, Ireland, 2–6 Sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Limerick, Ireland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibronectin adsorption on plasma-enhanced deposition of silver nanoparticles embedded in a silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Meeting of the Canadian Biomaterials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par plasma réactif de nanoparticules diélectriques décorées de nanograins d’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Jouvence, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of Candida albicans adhesion on dielectric surfaces (SiO 2 ) containing or not AgNPs by absorbed proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Eurobiofilms ESGB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des forces d'adhésion de Candida albicans à des surfaces diélectriques (SiO 2 ) contenant ou non des AgNPsimpact de la présence de couches protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic dust analogues in plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic processing of large molecules and interstellar dust (EPoLM-4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based synthesis of multifunctional thin dielectrics: probing the interaction of silver nanoparticles with DsRed proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iPlasmaNano-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porec, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization dynamics during protein adsorption on thin silica layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Nanotechnology (IEEE NANO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Macau, Macau SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Field Enhancement Factor defined by nanoprotrusions on the electrode surface in microgaps in needle-plate configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Nanotechnology Materials and Devices Conference (IEEE NMDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF PLASMA-DEPOSITED COATING OF SILVER NANOPARTICLES EMBEDDED IN A SiOC:H MATRIX ON THE ADSORPTION OF FIBRONECTIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of Biomaterials in Medicine and Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rytro, Poland. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Analysis of Electrical Breakdown In Micrometer gaps in Tip-To-Plane Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemas Tofani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Dinculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved investigation of dynamical dusty argon plasmas with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Plasma Physics (ICPP), June 4-8, 2018, Vancouver (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Candida albicans on the surface of tailored by AgNPs thin silica layers : evaluation at low shear stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPhysAdh : International symposium on Biophysics of Microbial Adhesion, Sept. 10-11, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption des protéines sur des surfaces solides de couches minces nanocomposites contenant des nanoparticules d’argent : organisation et propriétés optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénière NACRE 2018, 7-9 Novembre 2018, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electrical Behaviour of Thin Dielectric Films at Nanoscale using Methods Derived from Atomic Force Microscopy: Application to Plasma Deposited AgNPs-Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à sonde de Kelvin (KPFM) des phénomènes d’injection et de stockage de charges électriques dans des couches minces de SiO2 contenant des inclusions métalliques de taille nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE), 29-31 août 2018, Grenoble, France. Proc. SFE 2018, pp. 1-5, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the impact of the C/O ratio and metals on the properties of dust particles in a cold plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire (PCMI), June 25-29, 2018, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging mechanisms involved in the non-typical electron emission yield observed for thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Spacecraft Charging Technology Conference (SCTC), June 25-29, 2018, Kobe (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude spectroscopique résolue dans le temps du comportement dynamique d’un plasma RF contenant des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Atelier du GDRI « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Argeles-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles-based nanocomposites for biosensing using the &amp;quot;spectro-inside&amp;quot; concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NANOstructures and nanomaterials SElf -Assembly (NanoSEA 2018), July 2-6, 2018, Carqueiranne (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection mitigation in insulators: Different principles and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.17-21, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un possible effet plasmon dans l'électroluminescence des films de polypropylène à surface fonctionnalisée par une couche nanocomposite contenant des nanoparticules d'argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasmonique Organique et Moléculaire, GDR CNRS Plasmonique Moléculaire, Spectroscopies Exaltées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the electrical behaviour of thin dielectric films at nanoscale using technics methods derived from Atomic Force Microscopy : application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials &amp; Devices Conference (NMDC 2018), Oct. 14-17, 2018, Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction with AgNPs -based plasma deposited nanocomposites : an excellent strategy to reveal the ‘protein-adsorption problem’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Conference on Biomaterials (Euro Biomaterials 2018), Theme : Advanced Concepts and Frameworks for Biomaterials and Applications, June 4-6, 2018, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to catch the C/O transition in dust formation in cold plasma experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Dust : origin, applications &amp; implications (CPHDUST 2018), June 11-15, 2018, Copenhagen (DENMARK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candida albicans adhesion on dielectric surfaces (SiO 2) with tailored properties at low shear stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilms 8, May 27-29, 2018, Aarhus (DENMARK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Protein-adsorption problem’ revealed by using plasma deposited AgNPs -based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials and Devices Conference (IEEE NMDC 2018), Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of required conditions to limit the dielectric charging phenomenon when measuring the electron emission yield from thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;spectro-inside&amp;quot; concept based on using AgNPs nanocomposites for biosensing the adsorption of proteins on solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPhysAdh : International symposium on Biophysics of Microbial Adhesion, Sept. 10-11, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties in dielectrics: A cross-section analysis by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.1135-1138, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Geometric Features in Nanoscale Characterization of Charge Injection and Transport in thin Dielectric Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic growth dynamics of nanoparticles in low-pressure rf dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the charge transport in dielectrics by plasma processed nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer/Metal Nanocomposites (Nanoworkshop 2017), Sept. 12-15, 2017, Charles University, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement atypique de l’émission électronique de couches minces diélectriques de SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque", 13-15 Décembre, 2017, GDR Nacre, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based synthesis of multifunctional thin dielectrics with embedded silver nanoparticles : study of the interaction with biological targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2017, Nov. 26-Dec. 1, 2017, Boston, MA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.515-516, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2017.8117275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sensing via the “spectro-inside” concept : probing the interaction of silver nanoparticles with DsRed proteins located in their vicinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Synthesis of multifunctional metallic nanoparticles embedded in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty Plasmas and Cosmic Dust : the 3PCkeys Project in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic Processing Of Large Molecules and interstellar dust (EPoLM -3), June 12-16, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the formation of nanoparticles in HMDSO-based dusty plasma with pulsed injection of the precursor with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Functional Coatings and Surface Engineering (FCSE-2017), June 4-7, 2017, Montreal (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-détection via le concept &amp;quot;spectro-inside&amp;quot; : étude de l'interaction des nanoparticules d'argent avec les protéines DsRed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque" du GDR NACRE, 13-15 décembre 2017, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar dust analogues synthesized in plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic Processing Of Large Molecules and interstellar dust (EPoLM -3), June 12-16, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction of Red Fluorescent Protein-DsRed with silver based nanocomposites for bio sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 E-MRS Spring Meeting, May 22-26, 2017, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the ionic silver release from differently coated nanoparticles and from nanostructured surfaces using algae as biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of the electron temperature and electron density in low-pressure RF dusty plasmas with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC 23), July 30-Aug. 4, 2017, Montreal (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable nanocomposite layers with embedded silver nanoparticles for biosensing applications using the &amp;quot;spectro-inside&amp;quot; concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pécassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Spring Meeting of the European Materials Research Society (E-MRS), May 22-26, 2017, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection investigation at metal/dielectric interfaces by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier effect to charge injection in polyethylene by silver nanoparticles containing plasma polymer composites investigated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1085-1088, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of C/O on dust formation in cold plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Laboratory Astrophysics (ECLA 2016), Nov. 21-25, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of biosensors for improving the development of nanotechnology under realistic-use scenarios: Applications for cheaper and more effective silver nanoparticles and nanostructured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection mitigation in polyethylene induced by silver nanoparticles containing organosilicon barrier layer as demonstrated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of charging on the secondary electron emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2016.7534063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to breakdown voltage characteristics in air for inter-electrode distances 1–10 μm at various pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anuraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dinculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE NMDC 2016 General Chair's Letter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering of nanostructured layers preventing electrostatic charging in thin dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based concept for engineering of multifunctional materials with application to synthesis of large-area plasmonic substrates and to control the charge injection in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sendai, Japan. pp.8-11, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2016.7751389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of surface enhanced Raman scattering to study the interaction of DsRed fluorescent proteins with silver nanoparticles embedded in thin silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Nanotechnology Materials and Devices Conference (NMDC), Oct. 9-12, 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergeraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2016.7534044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mesure de charges d'espace par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale, Sochaux, 21-25 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sochaux, France. p.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage PVD - PECVD pour le dépôt de couches minces nanocomposites à base de nanoparticules d'argent enterrées dans une silice et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées d’échanges du Réseau Plasmas Froids, 17-20 Octobre 2016, La Rochelle (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyimide / Boron Nitride Nanocomposites for High Temperature Electrical Insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sombel Diaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saysouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nanodielectrics, Oct. 18, 2015, Ann Arbor, Michigan (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to study bio-available silver released from a layer of AgNPs embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces Interfaces (JSI 2015), Jan. 28-30, 2015, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition processes for synthesis of nanocrystals in dielectric matrices: fine control of the nanocomposite properties for a broad spectrum of applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit, April 6-10, 2015, San Francisco, CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization of the interaction of red fluorescent protein — DsRed with silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic substrates elaborated by plasma process : optimization of the plasma parameters according to the optical response of the structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry study of the dielectric response of plasmonic structures containing a layer of silver nanoparticles embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, May 22-26, 2015, May 11-15, 2015, Lille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-metal structure : effect of the dielectric thickness on the secondary electron emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Surface Science 31 (ECOSS-31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of red fluorescent protein - DsRed with silver nanoparticles embedded in thin silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Advances in nanoparticulate carriers : Applications in diseases and infections", Oct. 19-21, Institut Pasteur, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-rich cosmic dust analogues obtained in cold plasmas with hexamethyldisiloxane as precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015), Sept. 13-17, 2015, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticle based matrix for the analysis of cosmic dust analogs formed in dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015), Sept. 13-17, 2015, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International colloquium on plasma processes (CIP 2015), June 1-5, 2015, Saint-Étienne (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des courbes de force pour l'étude à l'échelle nanométrique des charges piégées dans les diélectriques en couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrhramane Boularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des microscopies à sonde locale, Forêt d'Orient, 16-20 Mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Forêt d'Orient, France. pp. 109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae as fine biosensors to study bio-available silver released from reusable layers with embedded AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, May 22-26, 2015, May 11-15, 2015, Lille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based processes for dielectric engineering of nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Polymer / Metal Nanocomposites (Nanoworkshop 2015), Nov. 2–5, 2015, Jaipur (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of single layer of silver nanoparticles embedded in silica matrix to photosynthesis in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of silver nanoparticles embedded in silica matrix to photosynthesis in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain2014, March 11-14, 2014, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution cyclique de la température des électrons dans les plasmas poussiéreux à injection de précurseurs pulsée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasma-Québec, Montréal, 2014, CANADA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particles detection in Ar-HMDSO plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Cold Plasmas and Astrochemistry: Gas and Dust”, July 7–8, 2014, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par KFM de l'impact de l'épaisseur de couches de SiON sur les phénomènes d’injection et de stockage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum des microscopies à sonde locale, 17-21 Mars 2014, Montauban, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montauban, France. pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures à l'échelle sub-micronique des charges piégées dans les isolants : utilisation de méthodes dérivées de la Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 402-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to study bio-available silver release from a layer of AgNPs embedded in silica matrix through the toxicity effect on Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique NACRE, 22-26 septembre 2014, St. Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St. Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a modified interface by silver nanoparticles/SiOC:H barrier layer against space charge injection under HVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CEIDP2014,19-22 oct. 2014, Des Moines, Iowa (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa, United States. pp.883 - 886, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2014.6995810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the plasma parameters for deposition of thin nanocomposite layer containing a monolayer of silver nanoparticles on polymer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP13-High Tech Plasma Processes Conference, 22–27 June,Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles/plasma polymer barrier to prevent space charge injection in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique NACRE, 22-26 septembre 2014, St Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity effect on Chlamydomonas reinhardtii: a novel method to study bio-available silver release from a layer of AgNPs embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (IEEE MNDC), October 12–15, 2014, Aci Castello (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'injection et de stockage de charges électriques dans des couches minces de SiOxNy par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of local power deposition and electron heating by standing electromagnetic wave in an electron cyclotron resonance plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013: International Conference on Plasmas and Ionized Gazes, Grenade, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt local de puissance et chauffage des électrons par une onde électromagnétique plane dans un plasma excité à la RCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasma-Québec, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted deposition processes for nanodielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of charge injection in polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of silicon nanocrystals in silicon nitride matrix: study of the interface states and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PHOTOVOLTAIQUE 2013", Cabourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition processes with application to electrical engineering and biological surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Development, Analysis and Toxicity of Silver-Based Nanomaterials” Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical signature of delta-layer of silver nanoparticles embedded in silica matrix elaborated through Low Energy Ion Beam Synthesis or combined silver sputtering and Plasma Enhanced Chemical Vapour Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop : 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in electrically insulating polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jicable-HVDC’13, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si nanocrystals embedded in an amorphous SiNx matrix: evidences of partial crystallization and limited phase separation after high temperature annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 MRS Spring Meeting, San Francisco, CA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge probing in dielectrics at nanometer scale by techniques derived from Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D design of Ag nanocrystals embedded in dielectrics for imaging and spectroscopy of deposits on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference – European Program WATER, Catania, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of delta-layer of silver nanoparticles embedded near the free surface of thin silica matrix” Workshop “Nano-matériaux, nano-objets pour la détection et les capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTRA STAE, Nailloux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nailloux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and optical characterization of silicon nitride alloy thin films aiming at an optimization of the matrix properties for tandem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTVC 2012 – Photovoltaic Technical Conference 2012, Aix en Provence, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in probing space charge at sub-micrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par PPECVD de couches minces de SiNx contenant des nanocristaux de silicium : estimation de la taille et de la dispersion en taille des cristallites par spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de la Matière Condensée, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par spectroscopie Raman de nanocristaux de silicium encapsulés dans des couches minces de SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visualization of Silicon nanoparticles by 3D electron tomography: use of mass-thickness contrast bright field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th European Microscopy Congress Manchester Central, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Manchester Central, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals grown on amorphous silicon carbide alloy thin films for third generation photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference 2012, Aix en Provence, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering for RF-MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Summer School on RF-MEMS and RF Microsystems, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas RF & poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasma-Grains, Toulouse, France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical characterization of Si nanocrystal memory devices created in stepwise process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2011 : 5th International Workshop on Polymer/Metal Nanocomposites, Bari, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced concept for fabrication of Si-nanocrystal memory devices through PPECVD followed by thermal oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge Embedded NVM Workshop, Gardanne, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discussion on the Likely Mechanisms for Dielectric Charging in AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, West Lafayette, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, structural and electrical properties of silicon nitride oxide very thin films (&amp;lt;10 nm) with embedded Si-Nanocrystals for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 MRS Spring Meeting, San Francisco, CA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers with gradual properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Potsdam, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials versus new design: study on the physico-chemical and electrical properties of thin SiOxNy layers for their use in RF-MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: 5e Colloque sur les Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.104-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-décharges à cathode creuse : concept, mode de fonctionnement et propriétés du plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème congrès de la Division Plasma de la Société Française de Physique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar Microwave Plasma Sources : Plasma Modelling and Operational Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSCP09: 21st International Conference on Numerical Simulation of Plasmas 2009, Lisbon, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhollow cathode sustained discharge : plasma properties and parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of MicroCathode Sustained Discharges in argon at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAKONE XI - 11th International symposium on high pressure, low temperature plasma chemistry, Ile d'Oléron, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-dimensional chemical analysis of positive columns in Ar and Ar-O2 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Eismann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Pancheshnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a multi-dipolar microwave plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial profiles of plasma densities in microcathode sustained discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to a microcathode sustained discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of microhollow cathode discharges: influence of discharge geometry on the current–voltage characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague, CZECH REPUBLIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the transition beetween microhollow cathode discharge and microcathode sustained discharge in a 3-electrode system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Gaseous Electronics Conference, Arlington, Virginia, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Charge at Nanoscale: Probing Injection and Dynamic Phenomena Under Dark/Light Configurations by Using KPFM and C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celano U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Atomic Force Microscopy for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.267-301, 2019, NanoScience and Technology, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15612-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId555"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kremena Makasheva </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message From IEEE NTC President Kremena Makasheva [President's Message]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2025.3637649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity modulation at nanoscale in plasma synthesized silver nanoparticles based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2025.3620878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25th Anniversary of IEEE International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.4-5. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2025.3570920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Adhesion to Biofilms Formation and Resilience: Exploring the Impact of Silver Nanoparticles-Based Biomaterials on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.100267. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wearable AI‐Driven Mask with Humidity‐Sensing Respiratory Microphone for Non‐Vocal Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (33), pp.e04343. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202504343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Nitrogen and Oxygen in the nucleation and growth of Silver Nanoparticles in gas-phase synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (28), pp.16796-16805. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR01526J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: a focused investigation of fibronectin and bovine serum albumin layers on SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (12), pp.3086-3099. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4bm00099d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electronic Slime-Based Epidermal Electrode Using Carbon Nanocomposites for Biosignal Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiankun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.156-162. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ojnano.2024.3488720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-by-layer structured nanocomposite deposits from plasma-synthesized organosilicon nanoparticles and organosilicon nanoparticles decorated with Ag nanoparticles by taking advantage of cyclic nanoparticle formation in Ar/ HMDSO reactive plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1337571. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnano.2024.1337571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for unconventional computing with nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Anne C Incorvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.012001. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-1984/ad299a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Sensitive Self‐Assembled‐Nanoparticles e‐Skin Sensor for Controlling Avatar Facial Micro‐Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (17), pp.2302211. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202302211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: A focused investigation on Fibronectin and Bovine Serum Albumin layers on SiO2 surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4BM00099D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring by AgNPs of the Energetics of Charge Carriers in Electrically Insulating Polymers at the Electrode/Dielectric Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2023.3284201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MENED Program at Nanotechnology Council: A Way to Rapidly Develop Skills and Reach a High Level of Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Sliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNANO.2023.3316876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Metals on (Star)Dust Chemistry: A Laboratory Astrophysics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianailys Nunez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.654879. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2021.654879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charging kinetics in silver nanoparticles-silica nanocomposite dielectrics at different temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.044001. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959X/ac3886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dielectric layer thickness on charge injection, accumulation and transport phenomena in thin silicon oxynitride layers: a nanoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.065706. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/abc38a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical secondary electron emission yield curves of very thin SiO2 layers: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (13), pp.135305. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D Design of Multifunctional Silver Nanoparticle Assemblies Embedded in Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217 (6), pp.1900619. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201900619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally Stimulated Evolution of Optical and Structural Properties of Germanium-Doped Alumina Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (2), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09702.0081ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of phase transformation in Ge-rich Al2O3 films grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tsybrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.128306. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale investigation in the frequency domain of Ar/HMDSO dusty plasma with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055019. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab07cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved analysis of the precursor fragmentation kinetics in an hybrid PVD/PECVD dusty plasma with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.1900044. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the conformational changes of Discosoma red fluorescent proteins adhered on silver nanoparticles-based nanocomposites via surface-enhanced Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (16), pp.165101. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaff79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cold plasma to investigate the mechanisms involved in cosmic dust formation: Role of the C/O ratio and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (S350), pp.297-300. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921319008457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using radio astronomical receivers for molecular spectroscopic characterization in astrochemical laboratory simulations: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A15. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modelling of the dielectric response of plasmonic substrates: application to the interpretation of ellipsometric spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.035027. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/aab32b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption properties of BSA and DsRed proteins deposited on thin SiO2 layers: optically non-absorbing versus absorbing proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (11), pp.115101. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaa68b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection phenomena at the metal/dielectric interface investigated by Kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (17), pp.175302. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa665e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for extraction of space charge density profiles at nanoscale from Kelvin probe force microscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (50), pp.505701. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.1319-1330. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2017.006142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical Characterization of the Interaction of Red Fluorescent Protein—DsRed With Thin Silica Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (5), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2016.2547895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection in thin layers by Atomic Force Microscopy : Influence of tip composition and geometry on injection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, 245702 ; 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Engineering of Nanostructured Layers to Control the Transport of Injected Charges in Thin Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.839-848. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2016.2553179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection in thin dielectric layers by atomic force microscopy: influence of geometry and material work function of the AFM tip on the injection process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (24), pp.245702. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/24/245702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy developments for probing space charge at sub-micrometer scale in thin dielectric films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2016.005319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temporal variations of plasma composition on the cyclic formation of dust in hexamethyldisiloxane-argon radiofrequency discharges: Analysis by time-resolved mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (10), pp.105111. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4966254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles as a key feature of a plasma polymer composite layer in mitigation of charge injection into polyethylene under dc stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/1/015304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure radio frequency plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (18), pp.183104. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging by AFM in tip-to-sample space mode: overview and challenges in revealing the appropriate mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (29), pp.295704. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/29/295704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled elaboration of large-area plasmonic substrates by plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/6/065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing bio-available silver released from silver nanoparticles embedded in silica layers using the green algae Chlamydomonas reinhardtii as bio-sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 565, pp.863-871. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient barrier for charge injection in polyethylene by silver nanoparticles/plasma polymer stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (12), pp.122908. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of local power deposition and electron heating by a standing electromagnetic wave in electron-cyclotron-resonance plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (3), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.90.033106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of the interface of silicon nanocrystals embedded in a Si3N4 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (25), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/25/255302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Modulated Emission of ECR Plasmas in Helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2762-2763. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Tps.2014.2337837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 3D charge localization by a method derived from atomic force microscopy: the electrostatic force distance curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455302. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of silicon nanocrystals embedded in Si3N4 matrix measured by spectroscopic ellipsometry and UV-Vis-NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.025029. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/1/2/025029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin force microscopy characterization of charging effect in thin a-SiOxNy:H layers deposited in pulsed plasma enhanced chemical vapordeposition process by tuning the Silicon-environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (20), pp.204102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals: Novel synthesis routes for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (4), pp.649 - 657. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201200533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic powder formation during pulsed injection of hexamethyldisiloxane in an axially asymmetric radiofrequency argon discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (9), pp.093302. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4761971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals on amorphous silicon carbide alloy thin films: Control of film properties and nanocrystals growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 522 (1), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: Design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2012.6259990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled fabrication of Si nanocrystals embedded in thin SiON layers by PPECVD followed by oxidizing annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (28), pp.285605. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Dipolar Microwave Plasma Sustained by Electron Cyclotron Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (19), pp.194019. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/19/194019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of microcathode sustained discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.1236-1237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better understanding of microcathode sustained discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (12B), pp.B233-B238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (194)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology: Challenges, Research Achievements and Applications in Modern Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IES BLOOM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe-by-design conception and synthesis of metallic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Advanced Materials – TERMEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Nanoparticles -Functionalities and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCANX Hong Kong Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of plasma deposited AgNPs-based nanocomposites electrical properties for nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of the electrical response of plasma deposited AgNPs-based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE-NANO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic dust formation in Ar/HMDSO plasmas with pulsed injection of the precursor: application to controlled deposition of nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Physics of Dusty Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'hydrure d'argent formé dans un plasma hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Atelier de l’IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalities of Silver Nanoparticles – how many and where to apply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLTP seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Princeton Plasma Physics Laboratory, Apr 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés plasmas multi-échelle : quelles stratégies pour le dépôt de couches minces nanocomposites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, St. Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs-tailored antimicrobial surfaces against Pseudomonas aeruginosa biofilm formation under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des biomatériaux à base de nanoparticules d'argent sur Pseudomonas aeruginosa : de l'adhésion, à la formation de biofilm et à la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of large carbon molecules and mixed metal-carbon nanoparticles driven by organometallic clusters: interdisciplinary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary approach to tackle the nucleation and growth of large carbon molecules and mixed metal-carbon nanoparticles driven by organometallic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Synthesis of Ag Nanoparticles for Integration into Nanocapacitors and Operando Electron Holography Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanpreet Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de synthèse par voie plasma de nanoparticules contenant du fer et leur protection par incorporation dans une matrice organosiliciée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du conditionnement par couches protéiques sur l’adhésion microbienne : Etude de la fibronectine et de la BSA sur des surfaces SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices for Control of Charge Injection and Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Manufacturing and Measurements on the Nanoscale (IEEE 3M-NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zhongshan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based method for synthesis of iron-containing nanoparticles and their protection through incorporation in organosilicon matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Injection and Retention of Charges in Silica-Based Nanocomposite Dielectrics: Impact of Size of Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue : vers des surfaces antimicrobiennes à base d’AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs africains en France (RJCAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Low Concentrations of Silver Ions from measurements of DC Conductivity of Highly Insulating Liquid Media by the Alternate Polarization Current Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 17th International Conference on Nano/Molecular Medicine & Engineering (NANOMED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Honolulu, United States. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANOMED64244.2024.10946032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes électriques - apport de la modélisation pour l'interprétation des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Forum des microscopies à sonde locale (RéMiSoL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue de milieux liquides par la méthode du courant de polarisation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">icanX talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’interaction de Pseudomonas aeruginosa avec des surfaces antimicrobiennes à base de nanoparticules d’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une activité antimicrobienne contrôlée : Exploration de l’impact des nanoparticules d’argent de tailles différentes sur l’adhésion et la formation de biofilms de Pseudomonas aeruginosa PAO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à Force Electrostatique de la permittivité diélectrique locale : application aux protéines et aux bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale optical and dielectric responses of thin protein layers adsorbed on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par plasma de couches minces composites contenant des nanoparticules de fer dans une matrice isolante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées du Réseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of space charge accumulation at Metal/Dielectric interface by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology applied to the understanding and control of biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de charge d’espace à l’échelle sub-micrométrique par Microscopie à sonde de Kelvin (KPFM): application à l’étude de l’interface Al/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silver Nanoparticles Embedded in a Silica Layer on the Surface Morphology of the Structure: Evaluation by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Nanotechnology (NANO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju City, South Korea. pp.233-236, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO58406.2023.10231207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des nanoparticules d’argent insérées dans une matrice de silice sur les mécanismes d’injection et de dissipation de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la permittivité diélectrique de protéines par Microscopie à Force Electrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de la permittivité diélectrique de couches minces diélectriques : application aux nanocomposites silice / nanoparticules d'argent élaborés par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernay, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale structuring of nanocomposites achieved by plasma synthesis of successive generations of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical University Eindhoven – TU/e - Invited Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale structure of nanocomposite films achieved by plasma synthesis of successive generations of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalities of Silver Nanoparticles: how many and where to apply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOMAT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Silver Nanoparticles Embedded in Dielectric Matrices for Optical, Electrical Engineering and Microbiology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Nanomaterials: Applications and Properties (IEEE NAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbon content in Si + C (star)dust growth processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra D. Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianailys Nunez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Jusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosmicPAH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electrical Properties of Thin Silica Layers with a Single Plane of AgNPs Embedded Near the Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.273-276, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale investigation of nanocomposite dielectric permittivity: application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of proteins on solid surfaces containing AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC) Welcome from the General Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Spicer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nmdc50713.2021.9677526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction with SiO2 and AgNPs: from adsorption on solid surfaces to organization and conformational changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs and challenges for the characterization of dielectrics at nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-located IEEE Nanotechnology Materials and Devices Conference and IEEE Conference on Electrical Insulation and Dielectric Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probing of the electrical properties of thin dielectric films: application to silver nanoparticles-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of metals and the C/O ratio in the formation of stardust analogues studied by cold plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics (ECLA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement d’une surface de SiO2 seule ou additivée de nanoparticules d’argent par des protéines modèles (ASB et Fn) : exploration des forces d’adhésion de Candida albicans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioAdh’2021 – Biocontamination des surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of precise measurements of the optical properties of gold electrodes in LIMM/(F)LIMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marty-Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.627-630, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable method for accurate measurements of the breakdown voltage in microgaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Purba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (IEEE CEIDP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, East Rutherford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of silver nanoparticles on fibronectin adsorption at the surface of a plasma-deposited organosilicon coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Biomaterials Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of proteins and AgNPs on the adhesion of yeast Candida albicans on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 20th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO47656.2020.9183494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Charge Density Probing at Aluminum / SiNx Interface: a Sub-micrometric Investigation by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia (virtual ), Spain. pp. 451-454, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Engineering of the Dielectric Properties of Thin Silica Layers with a Single Plane of AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-31 July 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 205-208, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs embedded in silica matrix: a way to impair the microbial adhesion on dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Nano/Micro Engineered &amp; Molecular Systems (IEEE NEMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon induced enhancement of the electroluminescence signal of thin insulating polypropylene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 20th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal (Virtual), Canada. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO47656.2020.9183435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibronectin adsorption on plasma-enhanced deposition of silver nanoparticles embedded in a silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Meeting of the Canadian Biomaterials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par plasma réactif de nanoparticules diélectriques décorées de nanograins d’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Atelier du IRN « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Jouvence, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of Candida albicans adhesion on dielectric surfaces (SiO 2 ) containing or not AgNPs by absorbed proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Eurobiofilms ESGB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des forces d'adhésion de Candida albicans à des surfaces diélectriques (SiO 2 ) contenant ou non des AgNPsimpact de la présence de couches protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic dust analogues in plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic processing of large molecules and interstellar dust (EPoLM-4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced effects on the injection and retention of electrical charges in SiO 2 layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Electrets (ISE), Limerick, Ireland, 2–6 Sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Limerick, Ireland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based synthesis of multifunctional thin dielectrics: probing the interaction of silver nanoparticles with DsRed proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iPlasmaNano-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porec, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF PLASMA-DEPOSITED COATING OF SILVER NANOPARTICLES EMBEDDED IN A SiOC:H MATRIX ON THE ADSORPTION OF FIBRONECTIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of Biomaterials in Medicine and Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rytro, Poland. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization dynamics during protein adsorption on thin silica layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Nanotechnology (IEEE NANO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Macau, Macau SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Field Enhancement Factor defined by nanoprotrusions on the electrode surface in microgaps in needle-plate configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Nanotechnology Materials and Devices Conference (IEEE NMDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional design of silver nanoparticles assemblies embedded in dielectrics: application to plasmon-enhanced scattering and biocide properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection mitigation in insulators: Different principles and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.17-21, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude spectroscopique résolue dans le temps du comportement dynamique d’un plasma RF contenant des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Atelier du GDRI « Nanomatériaux Multifonctionnels Contrôlés – NMC»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Argeles-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles-based nanocomposites for biosensing using the &amp;quot;spectro-inside&amp;quot; concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NANOstructures and nanomaterials SElf -Assembly (NanoSEA 2018), July 2-6, 2018, Carqueiranne (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging mechanisms involved in the non-typical electron emission yield observed for thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Spacecraft Charging Technology Conference (SCTC), June 25-29, 2018, Kobe (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption des protéines sur des surfaces solides de couches minces nanocomposites contenant des nanoparticules d’argent : organisation et propriétés optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénière NACRE 2018, 7-9 Novembre 2018, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electrical Behaviour of Thin Dielectric Films at Nanoscale using Methods Derived from Atomic Force Microscopy: Application to Plasma Deposited AgNPs-Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à sonde de Kelvin (KPFM) des phénomènes d’injection et de stockage de charges électriques dans des couches minces de SiO2 contenant des inclusions métalliques de taille nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE), 29-31 août 2018, Grenoble, France. Proc. SFE 2018, pp. 1-5, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the impact of the C/O ratio and metals on the properties of dust particles in a cold plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire (PCMI), June 25-29, 2018, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un possible effet plasmon dans l'électroluminescence des films de polypropylène à surface fonctionnalisée par une couche nanocomposite contenant des nanoparticules d'argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasmonique Organique et Moléculaire, GDR CNRS Plasmonique Moléculaire, Spectroscopies Exaltées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the electrical behaviour of thin dielectric films at nanoscale using technics methods derived from Atomic Force Microscopy : application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials &amp; Devices Conference (NMDC 2018), Oct. 14-17, 2018, Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction with AgNPs -based plasma deposited nanocomposites : an excellent strategy to reveal the ‘protein-adsorption problem’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Conference on Biomaterials (Euro Biomaterials 2018), Theme : Advanced Concepts and Frameworks for Biomaterials and Applications, June 4-6, 2018, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to catch the C/O transition in dust formation in cold plasma experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Dust : origin, applications &amp; implications (CPHDUST 2018), June 11-15, 2018, Copenhagen (DENMARK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candida albicans adhesion on dielectric surfaces (SiO 2) with tailored properties at low shear stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilms 8, May 27-29, 2018, Aarhus (DENMARK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Protein-adsorption problem’ revealed by using plasma deposited AgNPs -based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials and Devices Conference (IEEE NMDC 2018), Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of required conditions to limit the dielectric charging phenomenon when measuring the electron emission yield from thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;spectro-inside&amp;quot; concept based on using AgNPs nanocomposites for biosensing the adsorption of proteins on solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPhysAdh : International symposium on Biophysics of Microbial Adhesion, Sept. 10-11, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties in dielectrics: A cross-section analysis by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.1135-1138, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Geometric Features in Nanoscale Characterization of Charge Injection and Transport in thin Dielectric Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Analysis of Electrical Breakdown In Micrometer gaps in Tip-To-Plane Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemas Tofani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Dinculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved investigation of dynamical dusty argon plasmas with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Plasma Physics (ICPP), June 4-8, 2018, Vancouver (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Candida albicans on the surface of tailored by AgNPs thin silica layers : evaluation at low shear stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPhysAdh : International symposium on Biophysics of Microbial Adhesion, Sept. 10-11, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar dust analogues synthesized in plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic Processing Of Large Molecules and interstellar dust (EPoLM -3), June 12-16, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction of Red Fluorescent Protein-DsRed with silver based nanocomposites for bio sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 E-MRS Spring Meeting, May 22-26, 2017, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-détection via le concept &amp;quot;spectro-inside&amp;quot; : étude de l'interaction des nanoparticules d'argent avec les protéines DsRed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque" du GDR NACRE, 13-15 décembre 2017, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the formation of nanoparticles in HMDSO-based dusty plasma with pulsed injection of the precursor with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Functional Coatings and Surface Engineering (FCSE-2017), June 4-7, 2017, Montreal (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based synthesis of multifunctional thin dielectrics with embedded silver nanoparticles : study of the interaction with biological targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2017, Nov. 26-Dec. 1, 2017, Boston, MA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.515-516, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2017.8117275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sensing via the “spectro-inside” concept : probing the interaction of silver nanoparticles with DsRed proteins located in their vicinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Synthesis of multifunctional metallic nanoparticles embedded in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty Plasmas and Cosmic Dust : the 3PCkeys Project in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energetic Processing Of Large Molecules and interstellar dust (EPoLM -3), June 12-16, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the ionic silver release from differently coated nanoparticles and from nanostructured surfaces using algae as biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress and Expo on Materials Science &amp; Nanoscience, Sept. 25-27, 2017, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of the electron temperature and electron density in low-pressure RF dusty plasmas with pulsed injection of HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC 23), July 30-Aug. 4, 2017, Montreal (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable nanocomposite layers with embedded silver nanoparticles for biosensing applications using the &amp;quot;spectro-inside&amp;quot; concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pécassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Spring Meeting of the European Materials Research Society (E-MRS), May 22-26, 2017, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic growth dynamics of nanoparticles in low-pressure rf dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement atypique de l’émission électronique de couches minces diélectriques de SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque", 13-15 Décembre, 2017, GDR Nacre, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the charge transport in dielectrics by plasma processed nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer/Metal Nanocomposites (Nanoworkshop 2017), Sept. 12-15, 2017, Charles University, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based concept for engineering of multifunctional materials with application to synthesis of large-area plasmonic substrates and to control the charge injection in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sendai, Japan. pp.8-11, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2016.7751389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to breakdown voltage characteristics in air for inter-electrode distances 1–10 μm at various pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anuraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Cambronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dinculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection mitigation in polyethylene induced by silver nanoparticles containing organosilicon barrier layer as demonstrated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE NMDC 2016 General Chair's Letter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering of nanostructured layers preventing electrostatic charging in thin dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of charging on the secondary electron emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2016.7534063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier effect to charge injection in polyethylene by silver nanoparticles containing plasma polymer composites investigated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1085-1088, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of C/O on dust formation in cold plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Laboratory Astrophysics (ECLA 2016), Nov. 21-25, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of biosensors for improving the development of nanotechnology under realistic-use scenarios: Applications for cheaper and more effective silver nanoparticles and nanostructured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of surface enhanced Raman scattering to study the interaction of DsRed fluorescent proteins with silver nanoparticles embedded in thin silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Nanotechnology Materials and Devices Conference (NMDC), Oct. 9-12, 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of nanoparticle formation dynamics in HMDSO-Ar asymmetric capacitively-coupled radiofrequency plasma with application to deposition of nanocomposite layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergeraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2016.7534044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mesure de charges d'espace par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale, Sochaux, 21-25 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sochaux, France. p.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage PVD - PECVD pour le dépôt de couches minces nanocomposites à base de nanoparticules d'argent enterrées dans une silice et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées d’échanges du Réseau Plasmas Froids, 17-20 Octobre 2016, La Rochelle (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection investigation at metal/dielectric interfaces by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-metal structure : effect of the dielectric thickness on the secondary electron emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Surface Science 31 (ECOSS-31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of red fluorescent protein - DsRed with silver nanoparticles embedded in thin silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -C. Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Advances in nanoparticulate carriers : Applications in diseases and infections", Oct. 19-21, Institut Pasteur, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-rich cosmic dust analogues obtained in cold plasmas with hexamethyldisiloxane as precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015), Sept. 13-17, 2015, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticle based matrix for the analysis of cosmic dust analogs formed in dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015), Sept. 13-17, 2015, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry study of the dielectric response of plasmonic structures containing a layer of silver nanoparticles embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, May 22-26, 2015, May 11-15, 2015, Lille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic substrates elaborated by plasma process : optimization of the plasma parameters according to the optical response of the structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition processes for synthesis of nanocrystals in dielectric matrices: fine control of the nanocomposite properties for a broad spectrum of applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit, April 6-10, 2015, San Francisco, CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization of the interaction of red fluorescent protein — DsRed with silica layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvine Soumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International colloquium on plasma processes (CIP 2015), June 1-5, 2015, Saint-Étienne (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae as fine biosensors to study bio-available silver released from reusable layers with embedded AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, May 22-26, 2015, May 11-15, 2015, Lille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des courbes de force pour l'étude à l'échelle nanométrique des charges piégées dans les diélectriques en couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrhramane Boularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des microscopies à sonde locale, Forêt d'Orient, 16-20 Mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Forêt d'Orient, France. pp. 109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based processes for dielectric engineering of nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Polymer / Metal Nanocomposites (Nanoworkshop 2015), Nov. 2–5, 2015, Jaipur (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to study bio-available silver released from a layer of AgNPs embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces Interfaces (JSI 2015), Jan. 28-30, 2015, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of the electron temperature and density in dusty low-pressure RF plasmas with pulsed injection of hexamethyldisiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyimide / Boron Nitride Nanocomposites for High Temperature Electrical Insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sombel Diaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saysouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nanodielectrics, Oct. 18, 2015, Ann Arbor, Michigan (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures à l'échelle sub-micronique des charges piégées dans les isolants : utilisation de méthodes dérivées de la Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 402-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of single layer of silver nanoparticles embedded in silica matrix to photosynthesis in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of silver nanoparticles embedded in silica matrix to photosynthesis in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain2014, March 11-14, 2014, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution cyclique de la température des électrons dans les plasmas poussiéreux à injection de précurseurs pulsée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasma-Québec, Montréal, 2014, CANADA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particles detection in Ar-HMDSO plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Cold Plasmas and Astrochemistry: Gas and Dust”, July 7–8, 2014, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par KFM de l'impact de l'épaisseur de couches de SiON sur les phénomènes d’injection et de stockage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum des microscopies à sonde locale, 17-21 Mars 2014, Montauban, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montauban, France. pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to study bio-available silver release from a layer of AgNPs embedded in silica matrix through the toxicity effect on Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique NACRE, 22-26 septembre 2014, St. Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St. Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the plasma parameters for deposition of thin nanocomposite layer containing a monolayer of silver nanoparticles on polymer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP13-High Tech Plasma Processes Conference, 22–27 June,Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a modified interface by silver nanoparticles/SiOC:H barrier layer against space charge injection under HVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CEIDP2014,19-22 oct. 2014, Des Moines, Iowa (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa, United States. pp.883 - 886, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2014.6995810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles/plasma polymer barrier to prevent space charge injection in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique NACRE, 22-26 septembre 2014, St Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity effect on Chlamydomonas reinhardtii: a novel method to study bio-available silver release from a layer of AgNPs embedded in silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (IEEE MNDC), October 12–15, 2014, Aci Castello (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'injection et de stockage de charges électriques dans des couches minces de SiOxNy par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical signature of delta-layer of silver nanoparticles embedded in silica matrix elaborated through Low Energy Ion Beam Synthesis or combined silver sputtering and Plasma Enhanced Chemical Vapour Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop : 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in electrically insulating polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jicable-HVDC’13, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si nanocrystals embedded in an amorphous SiNx matrix: evidences of partial crystallization and limited phase separation after high temperature annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 MRS Spring Meeting, San Francisco, CA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of silicon nanocrystals in silicon nitride matrix: study of the interface states and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PHOTOVOLTAIQUE 2013", Cabourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition processes with application to electrical engineering and biological surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Development, Analysis and Toxicity of Silver-Based Nanomaterials” Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted deposition processes for nanodielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of charge injection in polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge probing in dielectrics at nanometer scale by techniques derived from Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D design of Ag nanocrystals embedded in dielectrics for imaging and spectroscopy of deposits on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference – European Program WATER, Catania, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of delta-layer of silver nanoparticles embedded near the free surface of thin silica matrix” Workshop “Nano-matériaux, nano-objets pour la détection et les capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTRA STAE, Nailloux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nailloux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of local power deposition and electron heating by standing electromagnetic wave in an electron cyclotron resonance plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013: International Conference on Plasmas and Ionized Gazes, Grenade, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt local de puissance et chauffage des électrons par une onde électromagnétique plane dans un plasma excité à la RCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durocher-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasma-Québec, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par spectroscopie Raman de nanocristaux de silicium encapsulés dans des couches minces de SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in probing space charge at sub-micrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par PPECVD de couches minces de SiNx contenant des nanocristaux de silicium : estimation de la taille et de la dispersion en taille des cristallites par spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de la Matière Condensée, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visualization of Silicon nanoparticles by 3D electron tomography: use of mass-thickness contrast bright field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th European Microscopy Congress Manchester Central, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Manchester Central, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals grown on amorphous silicon carbide alloy thin films for third generation photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference 2012, Aix en Provence, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and optical characterization of silicon nitride alloy thin films aiming at an optimization of the matrix properties for tandem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTVC 2012 – Photovoltaic Technical Conference 2012, Aix en Provence, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas RF & poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasma-Grains, Toulouse, France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical characterization of Si nanocrystal memory devices created in stepwise process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2011 : 5th International Workshop on Polymer/Metal Nanocomposites, Bari, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced concept for fabrication of Si-nanocrystal memory devices through PPECVD followed by thermal oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge Embedded NVM Workshop, Gardanne, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering for RF-MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Summer School on RF-MEMS and RF Microsystems, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers with gradual properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Potsdam, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, structural and electrical properties of silicon nitride oxide very thin films (&amp;lt;10 nm) with embedded Si-Nanocrystals for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perret-Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 MRS Spring Meeting, San Francisco, CA, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials versus new design: study on the physico-chemical and electrical properties of thin SiOxNy layers for their use in RF-MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: 5e Colloque sur les Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.104-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-décharges à cathode creuse : concept, mode de fonctionnement et propriétés du plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème congrès de la Division Plasma de la Société Française de Physique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discussion on the Likely Mechanisms for Dielectric Charging in AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, West Lafayette, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar Microwave Plasma Sources : Plasma Modelling and Operational Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSCP09: 21st International Conference on Numerical Simulation of Plasmas 2009, Lisbon, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-dimensional chemical analysis of positive columns in Ar and Ar-O2 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Eismann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Pancheshnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a multi-dipolar microwave plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial profiles of plasma densities in microcathode sustained discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of MicroCathode Sustained Discharges in argon at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAKONE XI - 11th International symposium on high pressure, low temperature plasma chemistry, Ile d'Oléron, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to a microcathode sustained discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhollow cathode sustained discharge : plasma properties and parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerjan Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESCAMPIG: Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases Granada, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of microhollow cathode discharges: influence of discharge geometry on the current–voltage characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague, CZECH REPUBLIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the transition beetween microhollow cathode discharge and microcathode sustained discharge in a 3-electrode system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne C. Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Gaseous Electronics Conference, Arlington, Virginia, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Charge at Nanoscale: Probing Injection and Dynamic Phenomena Under Dark/Light Configurations by Using KPFM and C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celano U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Atomic Force Microscopy for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.267-301, 2019, NanoScience and Technology, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15612-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId555"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2025.3637649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2025.3620878" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2025.3570920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100267" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyan Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Wen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202504343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garofano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2024.1337571" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankun Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojnano.2024.3488720" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597312v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvine Soumbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00099d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anne C Incorvia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giordano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad299a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Suo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202302211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4BM00099D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lodi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Sliz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2023.3316876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Scarangella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2023.3284201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mortreuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc38a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rigoudy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Djaou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac3886" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianailys Nunez-Reyes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.654879" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09702.0081ecst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Glad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff79" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garofano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boivin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab07cc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319008457" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alem&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vicente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Pardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab32b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa68b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa665e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006142" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9839" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/1/015304" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2016.2547895" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2553179" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/24/245702" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.005319" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966254" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448512v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/29/295704" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763544v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/6/065005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/25/255302" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durocher-Jean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Tps.2014.2337837" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455302" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819343v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/2/025029" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milliere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896678" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durocher-Jean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.033106" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Muffato" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200533" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX6SC5G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878200v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819341v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leifer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faucherand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPT3B24Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818766v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761971" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259990" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perret-Tran-Van" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Coulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285605" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QNZGD5CT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815928v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/194019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5P7MRKZ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805724v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mu&#241;oz Serrano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567689v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079351v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006307v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348605v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348694v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006293v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alauzet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiersma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722654v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722639v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613219" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861890v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722681v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gaboriau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED64244.2024.10946032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722675v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861865v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905221v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861882v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861877v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194503v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO58406.2023.10231207" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722627v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mauline" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310859v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766540v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garofano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722577v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D. Wiersma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Jusko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ji" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765129v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoudy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863598" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578965v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carrasco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty-Dessus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705373" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578988v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roques" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soumbo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scarangella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578945v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677562" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766691v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765018v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Gordon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Spicer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nmdc50713.2021.9677526" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579002v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoudy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579013v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579018v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722571v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940243v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO47656.2020.9183435" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martocq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Purba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cambronne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli I Sinisuka" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003165v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341862" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940233v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO47656.2020.9183494" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003111v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djaou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341864" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004121v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092511v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevallier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092528v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092549v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092468v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sabbah" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Demyk" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joblin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092532v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092519v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092546v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathur Rahman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147727v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laroche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324370v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemas Tofani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605855" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988176v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954976v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mlayah" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954977v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scarangella" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324336v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605887" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397415v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988178v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942905v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadouch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722662v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165129v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pugliara" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324437v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401277" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024704v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Djaou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158698v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988177v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demyk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954974v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158699v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martocq" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324382v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468360" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954975v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324374v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468409" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988144v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157439v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942863v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158697v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324440v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2017.8117275" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988174v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988173v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954588v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954587v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988175v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988143v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988141v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Monje" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988146v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988145v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988142v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cassou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carles" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324471v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547650" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324470v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547807" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988210v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324446v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777172" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324475v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534063" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324451v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anuraga" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinisuka" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777102" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763541v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777056" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763535v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439236" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763542v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777162" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998442v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorka" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324461v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777173" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324481v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergeraux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534044" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032206v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165131v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977282v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy Garofano" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164634v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988179v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165130v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763539v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439280" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988182v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988181v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943801v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988209v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988208v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988207v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977240v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034154v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhramane Boularas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988180v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157437v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987929v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987938v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987933v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Garofano" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987937v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942794v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034508v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987935v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942838v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2014.6995810" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942837v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942839v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988073v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034509v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977144v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998468v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165127v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942792v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987927v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165128v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987871v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942836v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987872v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942793v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987926v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987870v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987869v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053188v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987865v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987864v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987867v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987868v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157436v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998388v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987863v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942786v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987862v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942706v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724090" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988071v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670156v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942707v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165126v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964411v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164192v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953467v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964627v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eismann" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pancheshnyi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964378v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953469v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953468v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953421v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953470v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324281v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15612-1_9" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2025.3637649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2025.3620878" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2025.3570920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100267" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyan Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Wen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202504343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597312v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvine Soumbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00099d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankun Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojnano.2024.3488720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garofano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2024.1337571" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anne C Incorvia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giordano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad299a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Suo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202302211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4BM00099D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Scarangella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2023.3284201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lodi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Sliz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNANO.2023.3316876" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianailys Nunez-Reyes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.654879" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Djaou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac3886" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mortreuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc38a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rigoudy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09702.0081ecst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garofano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boivin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab07cc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Glad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff79" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319008457" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alem&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vicente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Pardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab32b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa68b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa665e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9839" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006142" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2016.2547895" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763540v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2553179" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/24/245702" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.005319" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966254" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448489v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/1/015304" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448512v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/29/295704" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/6/065005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milliere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896678" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durocher-Jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.033106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/25/255302" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286907v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durocher-Jean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Tps.2014.2337837" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455302" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/2/025029" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Muffato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200533" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX6SC5G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761971" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leifer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faucherand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.046" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPT3B24Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259990" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perret-Tran-Van" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Coulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285605" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QNZGD5CT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815928v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/194019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5P7MRKZ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805724v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mu&#241;oz Serrano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567689v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348605v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079351v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061465v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348647v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alauzet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiersma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gaboriau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861890v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722654v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683088v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613219" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861921v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED64244.2024.10946032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722675v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861865v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905221v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861882v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861877v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861870v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722636v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758123v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722634v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mauline" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194503v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO58406.2023.10231207" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722627v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310859v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722580v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garofano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766540v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722583v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722577v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D. Wiersma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Jusko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ji" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765129v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoudy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863598" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579002v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoudy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579013v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soumbo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roques" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765018v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Gordon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Spicer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nmdc50713.2021.9677526" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578945v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677562" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766691v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579018v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722571v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578988v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scarangella" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578965v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carrasco" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty-Dessus" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705373" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092482v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Purba" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cambronne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli I Sinisuka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092500v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martocq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940233v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO47656.2020.9183494" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003111v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djaou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341864" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003165v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341862" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092475v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940243v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanari" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO47656.2020.9183435" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092511v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevallier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722666v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092528v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092549v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092468v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sabbah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Demyk" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joblin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004121v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092532v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147727v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laroche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092519v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092546v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathur Rahman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324437v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401277" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722662v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165129v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scarangella" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mlayah" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pugliara" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942905v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadouch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954977v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324336v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605887" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397415v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988178v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024704v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157438v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Djaou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158698v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988177v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demyk" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954974v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158699v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martocq" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324382v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468360" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954975v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324374v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468409" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324370v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemas Tofani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605855" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988176v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954976v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988143v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988141v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Monje" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988175v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954587v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158697v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324440v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2017.8117275" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988174v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988173v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954588v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988146v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988145v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988142v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cassou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carles" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988144v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942863v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157439v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324451v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anuraga" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinisuka" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777102" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324446v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777172" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763541v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777056" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763535v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439236" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324475v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534063" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324470v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547807" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988210v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763542v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777162" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998442v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorka" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324461v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777173" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324481v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergeraux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534044" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032206v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165131v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324471v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547650" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943801v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988209v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988208v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988207v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988181v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988182v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165130v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763539v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439280" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977240v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy Garofano" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988180v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034154v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhramane Boularas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157437v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988179v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977282v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164634v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034508v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987929v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987938v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987933v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Garofano" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942794v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987935v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942837v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942838v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2014.6995810" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942839v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988073v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034509v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987871v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942836v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987872v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987927v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165128v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165127v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942792v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942793v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987926v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987870v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977144v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998468v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987864v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053188v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987865v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987867v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987868v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987869v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998388v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987863v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942786v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987862v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157436v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670156v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988071v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942707v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165126v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942706v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724090" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964411v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964627v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eismann" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pancheshnyi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964378v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953469v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953467v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953468v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164192v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953421v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953470v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324281v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15612-1_9" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>