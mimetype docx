--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -583,243 +583,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Comment un collectif militant d’éducation populaire évoque-t-il la ‘langue de bois’ ? A propos des représentations sur la langue et sur la variation”</w:t>
+                <w:t xml:space="preserve">“Les noms d’organisations politiques imaginaires : analyse d’un générateur automatique de noms de groupuscules”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krieg-Planque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de linguistique : revue de sociolinguistique et de sociologie de la langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n°45 “L’image des langues. Vingt ans après”, coordonné par Maud Dubois, Alain Kamber, Marinette Matthey, pp.251-268</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°120 “Nom d’un parti ! Pour une onomastique partisane ”, coordonné par Paul Bacot et Michelle Lecolle, pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269416v1</w:t>
+                <w:t xml:space="preserve">hal-04269431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Les noms d’organisations politiques imaginaires : analyse d’un générateur automatique de noms de groupuscules”</w:t>
+                <w:t xml:space="preserve">“L’ethos de rupture en politique : ‘Un ouvrier, c’est là pour fermer sa gueule !’, Philippe Poutou”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krieg-Planque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.3773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269431v1</w:t>
+                <w:t xml:space="preserve">hal-04269425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“L’ethos de rupture en politique : ‘Un ouvrier, c’est là pour fermer sa gueule !’, Philippe Poutou”</w:t>
+                <w:t xml:space="preserve">“Comment un collectif militant d’éducation populaire évoque-t-il la ‘langue de bois’ ? A propos des représentations sur la langue et sur la variation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krieg-Planque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de linguistique : revue de sociolinguistique et de sociologie de la langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°45 “L’image des langues. Vingt ans après”, coordonné par Maud Dubois, Alain Kamber, Marinette Matthey, pp.251-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aad.3773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04269425v1</w:t>
+                <w:t xml:space="preserve">hal-04269416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">, “Les instruments de la critique politique et sociale comme objets pour l’étude des idéologies langagières : l’exemple d’un ‘Atelier de désintoxication de la langue de bois’ ”</w:t>
               </w:r>
@@ -946,183 +946,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La “conférence gesticulée” comme théâtre politique et expérience personnelle : militantisme et travail de l’intime », dans « Intime et politique</w:t>
+                <w:t xml:space="preserve">Un dictionnaire de combat : le &amp;quot;Petit glossaire de la guerre civile yougoslave&amp;quot; comme mode d’intervention dans un espace public en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krieg-Planque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012,  Intime et politique, 2, pp.167-170. </w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.159-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itineraires.1206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/semen.9765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01150006v1</w:t>
+                <w:t xml:space="preserve">halshs-01150004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dictionnaire de combat : le &amp;quot;Petit glossaire de la guerre civile yougoslave&amp;quot; comme mode d’intervention dans un espace public en crise</w:t>
+                <w:t xml:space="preserve">La “conférence gesticulée” comme théâtre politique et expérience personnelle : militantisme et travail de l’intime », dans « Intime et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krieg-Planque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34, pp.159-171. </w:t>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012,  Intime et politique, 2, pp.167-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/semen.9765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01150004v1</w:t>
+                <w:t xml:space="preserve">halshs-01150006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les “petites phrases” : un objet pour l’analyse des discours politiques et médiatiques</w:t>
               </w:r>
@@ -1249,174 +1249,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un lieu discursif : “Nous ne pourrons pas dire que nous ne savions pas”. Étude d’une mise en discours de la morale</w:t>
+                <w:t xml:space="preserve">La formule “développement durable” : un opérateur de neutralisation de la conflictualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krieg-Planque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 134, pp.5-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01150002v1</w:t>
+                <w:t xml:space="preserve">halshs-01150001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formule “développement durable” : un opérateur de neutralisation de la conflictualité</w:t>
+                <w:t xml:space="preserve">Un lieu discursif : “Nous ne pourrons pas dire que nous ne savions pas”. Étude d’une mise en discours de la morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krieg-Planque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les langages du politique, 92, pp.103-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.19571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01150001v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01150002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours institutionnels : perspectives pour les sciences de la communication</w:t>
               </w:r>
@@ -1744,165 +1744,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Discours médiatiques et politiques : une approche communicationnelle »</w:t>
+                <w:t xml:space="preserve">Approches disciplinaires des médias. Un cas d’étude : la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krieg-Planque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue et médias. Culture et média francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Language Centre of Oxford University, Dec 2010, Oxford, France</w:t>
+              <w:t xml:space="preserve">Faire de l’histoire avec les médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Pour l’Histoire des Médias (SPHM), May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01150015v1</w:t>
+                <w:t xml:space="preserve">halshs-01150014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches disciplinaires des médias. Un cas d’étude : la guerre</w:t>
+                <w:t xml:space="preserve">« Discours médiatiques et politiques : une approche communicationnelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krieg-Planque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire de l’histoire avec les médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Pour l’Histoire des Médias (SPHM), May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Langue et médias. Culture et média francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Language Centre of Oxford University, Dec 2010, Oxford, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01150014v1</w:t>
+                <w:t xml:space="preserve">halshs-01150015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Klemperer aux usages militants d’Orwell : pratiques profanes de la critique du langage politique à travers la production de dictionnaires et de contre-lexiques</w:t>
               </w:r>
@@ -2576,165 +2576,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Définition et signification dans les discours engagés : à propos des enjeux politiques et sociaux de l’activité définitionnelle”</w:t>
+                <w:t xml:space="preserve">“Être à l’écoute du dire et du silence, ne jamais se taire. Quelques jalons dans l’œuvre de Paola Paissa”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krieg-Planque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies de la définition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 375 p., pp. 255-272, 2022, Collection "Rencontres" n°558, série "Rhétorique, stylistique, sémiotique" n°10, 978-2-406-13534-0</w:t>
+              <w:t xml:space="preserve">“Nous plongions nos mains dans le langage”. Hommage à Paola Paissa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Acadamia, 326 p. ; pp. 233-243., 2022, Au cœur des textes, 978-2-8061-0661-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269542v1</w:t>
+                <w:t xml:space="preserve">hal-04269552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Être à l’écoute du dire et du silence, ne jamais se taire. Quelques jalons dans l’œuvre de Paola Paissa”</w:t>
+                <w:t xml:space="preserve">“Définition et signification dans les discours engagés : à propos des enjeux politiques et sociaux de l’activité définitionnelle”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krieg-Planque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Nous plongions nos mains dans le langage”. Hommage à Paola Paissa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Acadamia, 326 p. ; pp. 233-243., 2022, Au cœur des textes, 978-2-8061-0661-2</w:t>
+              <w:t xml:space="preserve">Stratégies de la définition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 375 p., pp. 255-272, 2022, Collection "Rencontres" n°558, série "Rhétorique, stylistique, sémiotique" n°10, 978-2-406-13534-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269552v1</w:t>
+                <w:t xml:space="preserve">hal-04269542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;novlangue&amp;quot; : une langue imaginaire au service de la critique du &amp;quot;discours autre</w:t>
               </w:r>
@@ -3273,51 +3273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C908C73"/>
+    <w:nsid w:val="921FB8FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3504,51 +3504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/krieg-planque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269381v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krieg-Planque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TDF0HSTR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3773" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1438" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.9765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011012038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19571" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05548151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05548108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/krieg-planque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269381v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krieg-Planque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TDF0HSTR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3773" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1438" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.9765" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011012038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19571" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05548151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05548108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>