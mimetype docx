--- v0 (2026-04-05)
+++ v1 (2026-05-23)
@@ -109,538 +109,538 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribute ratings and their impact on attraction and compromise effects</w:t>
+                <w:t xml:space="preserve">Sponsored search advertising and inventory replenishment: a decision support framework for an online retailer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pronobesh Banerjee</w:t>
+                <w:t xml:space="preserve">Vaishnavi Tunuguntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preetam Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Krishanu Rakshit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Masters</w:t>
+                <w:t xml:space="preserve">Thanos Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing Letters</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11002-024-09716-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-023-05643-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462872v1</w:t>
+                <w:t xml:space="preserve">hal-04504297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponsored search advertising and inventory replenishment: a decision support framework for an online retailer</w:t>
+                <w:t xml:space="preserve">Attribute ratings and their impact on attraction and compromise effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaishnavi Tunuguntla</w:t>
+                <w:t xml:space="preserve">Pronobesh Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishanu Rakshit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preetam Basu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krishanu Rakshit</w:t>
+                <w:t xml:space="preserve">Sanjay Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanos Papadopoulos</w:t>
+                <w:t xml:space="preserve">Tamara Masters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+              <w:t xml:space="preserve">Marketing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-023-05643-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11002-024-09716-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504297v1</w:t>
+                <w:t xml:space="preserve">hal-04462872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid organization deconstructed: A bibliographic investigation into the origins, development, and future of the research domain</w:t>
+                <w:t xml:space="preserve">Exploring the antecedents for hospitality reviewers’ trustworthiness and its impact on business patronage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradeep Kumar Hota</w:t>
+                <w:t xml:space="preserve">Swagato Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhupesh Manoharan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prasenjit Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishanu Rakshit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Padmanetri Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Management Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijmr.12314⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.103448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2023.103448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211080v1</w:t>
+                <w:t xml:space="preserve">hal-04211062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the antecedents for hospitality reviewers’ trustworthiness and its impact on business patronage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid organization deconstructed: A bibliographic investigation into the origins, development, and future of the research domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Kumar Hota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swagato Chatterjee</w:t>
+                <w:t xml:space="preserve">Bhupesh Manoharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishanu Rakshit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasenjit Mandal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krishanu Rakshit</w:t>
+                <w:t xml:space="preserve">Padmanetri Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110, pp.103448. </w:t>
+              <w:t xml:space="preserve">International Journal of Management Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2), pp.384-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2023.103448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijmr.12314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211062v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidding for an optimal portfolio of keywords in sponsored search advertising: From generic to branded keywords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaishnavi Tunuguntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preetam Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishanu Rakshit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 307 (3), pp.1424-1440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -687,51 +687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital technology-enabled transformative consumer responsibilisation: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Parth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhupesh Manoharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishikesan Parthiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,77 +820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sponsored search advertising and dynamic pricing for perishable products under inventory-linked customer willingness to pay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaishnavi Tunuguntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preetam Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishanu Rakshit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -969,51 +969,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernacular Media: Case for Narrative Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishanu Rakshit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Shinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1220,51 +1220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462872v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pronobesh Banerjee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishanu Rakshit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Mishra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Masters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-024-09716-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Tunuguntla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetam Basu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Papadopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05643-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar Hota" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhupesh Manoharan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmanetri Panigrahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12314" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagato Chatterjee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasenjit Mandal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2023.103448" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.10.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Parth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesan Parthiban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israr Qureshi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babita Bhatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-02-2020-0139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-5V0LX2M5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrata Ghosh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.12.026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shinde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504297v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Tunuguntla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetam Basu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishanu Rakshit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Papadopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05643-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pronobesh Banerjee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Mishra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Masters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-024-09716-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagato Chatterjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasenjit Mandal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2023.103448" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar Hota" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhupesh Manoharan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmanetri Panigrahi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.10.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Parth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesan Parthiban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israr Qureshi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babita Bhatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-02-2020-0139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-5V0LX2M5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrata Ghosh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.12.026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shinde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>