--- v0 (2026-04-01)
+++ v1 (2026-05-02)
@@ -839,261 +839,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Manufacturing Companies by Weight Sum Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A STUDY ON DISTRIBUTION CHANNEL STRATEGY: RETAILERS' PERSPECTIVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Satheeshkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikhat Raza Khan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushma Rawath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandrasekar Raja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Prabakaran Nanjundan</w:t>
+                <w:t xml:space="preserve">Ajith Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REST Journal on Data Analytics and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46632/jdaai/1/1/2⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Innovative Engineering and Management Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48047/IJIEMR/V11/ISSUE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851017v1</w:t>
+                <w:t xml:space="preserve">hal-04850748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A STUDY ON DISTRIBUTION CHANNEL STRATEGY: RETAILERS' PERSPECTIVE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Manufacturing Companies by Weight Sum Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gokula Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhat Raza Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Satheeshkumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sushma Rawath</w:t>
+                <w:t xml:space="preserve">Chandrasekar Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajith Kumar</w:t>
+                <w:t xml:space="preserve">Prabakaran Nanjundan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Innovative Engineering and Management Research </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (9), </w:t>
+              <w:t xml:space="preserve">REST Journal on Data Analytics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.8-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48047/IJIEMR/V11/ISSUE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46632/jdaai/1/1/2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850748v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ANALYSIS ON THE MEASURES TAKEN BY FINANCE MINISTRY TO UPLIFT THE INDIAN ECONOMY DURING COVID-19</w:t>
               </w:r>
@@ -1923,51 +1923,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D5532AD"/>
+    <w:nsid w:val="D3A444F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2154,51 +2154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/krishnan-s-gokula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6931-1833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokula Krishnan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keerthi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jyothi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51137/wrp.ijdht.2025.skat.45881" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gokula Krishnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundathi, K L" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajeba/2024/v24i121616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ganesh Babu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satheeshkumar Rangasamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushma Rawath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachana C" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gururaj F D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhat Raza Khan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekar Raja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabakaran Nanjundan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46632/jdaai/1/1/2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Satheeshkumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48047/IJIEMR/V11/ISSUE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Satheesh Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29121/granthaalayah.v9.i8.2021.4199" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37896/sr7.7/044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sendhil Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Adalarasu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokila Ms" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneesha Rajesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabraz Nawaz Samsudeen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ummah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-6274-7.ch022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/krishnan-s-gokula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6931-1833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokula Krishnan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keerthi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jyothi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51137/wrp.ijdht.2025.skat.45881" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gokula Krishnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundathi, K L" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajeba/2024/v24i121616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ganesh Babu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satheeshkumar Rangasamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushma Rawath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachana C" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gururaj F D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Satheeshkumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48047/IJIEMR/V11/ISSUE" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhat Raza Khan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekar Raja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabakaran Nanjundan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46632/jdaai/1/1/2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Satheesh Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29121/granthaalayah.v9.i8.2021.4199" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37896/sr7.7/044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sendhil Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Adalarasu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokila Ms" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneesha Rajesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabraz Nawaz Samsudeen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ummah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-6274-7.ch022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>