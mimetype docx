--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6931-1833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=sWukRnQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,1538 +182,1538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awareness and Usage of Mobile Healthcare Applications: A Comparative Study of Tata 1mg, Netmeds, Pharmeasy, Apollo, and Flipkart Health+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jyothi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Digital Health and Telemedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51137/wrp.ijdht.2025.skat.45881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Data Analytics Adoption on Job Roles and Skill Requirements in MSMEs: Development of Conceptual Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal Of Humanities Education And Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (3), pp.1231-1243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderating Role of Data Driven Decision Making on the Relationship between Reverse Logistics and Firm Performance - A Development of Conceptual Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundathi, K L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Economics, Business and Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (12), pp.384-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/ajeba/2024/v24i121616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A LITERATURE REVIEW ON EMOTIONAL BRANDING AND ITS ANTECEDENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundathi, K L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ganesh Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOUTH INDIA JOURNAL OF SOCIAL SCIENCES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (39), pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A STUDY ON THE ROLE AND IMPACT OF ARTIFICIAL INTELLIGENCE IN RECRUITMENT PROCESSES: THE PERSPECTIVE OF HR PROFESSIONALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundathi, K L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satheeshkumar Rangasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sushma Rawath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seybold Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (5), pp.236-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF EMPLOYEE COMMUNICATION AND PERSON ORGANIZATION FIT ON EMPLOYEE RETENTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satheeshkumar Rangasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundathi, K L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOUTH INDIA JOURNAL OF SOCIAL SCIENCES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (39), pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE OF GAMIFICATION IN THE INDIAN EDUCATION SYSTEM WITH REFERENCE TO HIGHER EDUCATIONAL INSTITUTIONS IN BANGALORE CITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satheeshkumar Rangasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sachana C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gururaj F D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research Administration </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (2), pp.3671-3689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A STUDY ON DISTRIBUTION CHANNEL STRATEGY: RETAILERS' PERSPECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Satheeshkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sushma Rawath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Innovative Engineering and Management Research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48047/IJIEMR/V11/ISSUE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Manufacturing Companies by Weight Sum Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhat Raza Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrasekar Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabakaran Nanjundan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REST Journal on Data Analytics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (1), pp.8-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46632/jdaai/1/1/2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ANALYSIS ON THE MEASURES TAKEN BY FINANCE MINISTRY TO UPLIFT THE INDIAN ECONOMY DURING COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Satheesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sushma Rawath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Research Granthaalayah</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (8), pp.302 - 315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29121/granthaalayah.v9.i8.2021.4199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclination towards Entrepreneurship amongst Management Students - An Empirical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Strad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (7), pp.422-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37896/sr7.7/044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived Usefulness (PU), Perceived Ease of Use (PEOU), and Behavioural Intension to Use (BIU): Mediating effect of Attitude toward Use (AU) with reference to Mobile wallet Acceptance and Adoption in Rural India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sendhil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Adalarasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Test Engineering &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, May-June, pp.933-941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of digitalization on consumer preference in online enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokila Ms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alochana Chakra Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.773-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Diversity in the workplaceand its effects on Employees' Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (3), pp.1888-1898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical study on the awareness and usage of payment Banks among College students in Bangalore city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokila Ms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Research 2236-6124</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (2), pp.1004-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GULF COOPERATION COUNCIL BANKING PERFORMANCE ANALYSIS -AN EXPLORATORY STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneesha Rajesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Research in Humanities, Arts and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (12), pp.247-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1702,160 +1723,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee Performances and Productivity in Hybrid Work Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gokula Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Neha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabraz Nawaz Samsudeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ummah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanding Operations Through Agile Principles and Sustainable Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.423-444, In press, Advances in Logistics, Operations, and Management Science, 9798369362747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/979-8-3693-6274-7.ch022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1923,51 +1944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3A444F8"/>
+    <w:nsid w:val="B7406AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2154,51 +2175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/krishnan-s-gokula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6931-1833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokula Krishnan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keerthi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jyothi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51137/wrp.ijdht.2025.skat.45881" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gokula Krishnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundathi, K L" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajeba/2024/v24i121616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ganesh Babu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satheeshkumar Rangasamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushma Rawath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachana C" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gururaj F D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Satheeshkumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48047/IJIEMR/V11/ISSUE" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhat Raza Khan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekar Raja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabakaran Nanjundan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46632/jdaai/1/1/2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Satheesh Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29121/granthaalayah.v9.i8.2021.4199" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37896/sr7.7/044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sendhil Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Adalarasu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokila Ms" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneesha Rajesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabraz Nawaz Samsudeen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ummah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-6274-7.ch022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/krishnan-s-gokula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6931-1833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sWukRnQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227641v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokula Krishnan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keerthi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jyothi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51137/wrp.ijdht.2025.skat.45881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gokula Krishnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundathi, K L" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajeba/2024/v24i121616" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ganesh Babu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satheeshkumar Rangasamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushma Rawath" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachana C" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gururaj F D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Satheeshkumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48047/IJIEMR/V11/ISSUE" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhat Raza Khan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekar Raja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabakaran Nanjundan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46632/jdaai/1/1/2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Satheesh Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29121/granthaalayah.v9.i8.2021.4199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37896/sr7.7/044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sendhil Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Adalarasu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokila Ms" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneesha Rajesh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabraz Nawaz Samsudeen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ummah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-6274-7.ch022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>