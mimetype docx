--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -470,51 +470,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium nitride deposition via magnetron sputtering: Linking plasma-surface interactions and thin film crystalline features</w:t>
+                <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
@@ -534,515 +534,515 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 224, pp.113185. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2024.113185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789370v1</w:t>
+                <w:t xml:space="preserve">hal-05386801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen atoms absolute density measurement using two-photon absorption laser induced fluorescence in reactive magnetron discharge for gallium nitride deposition</w:t>
+                <w:t xml:space="preserve">Gallium nitride deposition via magnetron sputtering: Linking plasma-surface interactions and thin film crystalline features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fagnon</w:t>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (10), </w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.113185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0192748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2024.113185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778281v1</w:t>
+                <w:t xml:space="preserve">hal-04789370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
+                <w:t xml:space="preserve">Nitrogen atoms absolute density measurement using two-photon absorption laser induced fluorescence in reactive magnetron discharge for gallium nitride deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
+                <w:t xml:space="preserve">Nicolas Fagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161 (15), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0192748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386801v1</w:t>
+                <w:t xml:space="preserve">hal-04778281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depopulation mechanisms of atomic hydrogen in the n=3 level following two-photon excitation by a picosecond laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning assisted optical diagnostics on a cylindrical atmospheric pressure surface dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Stefas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Giotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Höft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Y Duluard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ad10f1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (45), pp.455206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6ba1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312385v1</w:t>
+                <w:t xml:space="preserve">hal-04539599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1064,237 +1064,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161, pp.154709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning assisted optical diagnostics on a cylindrical atmospheric pressure surface dielectric barrier discharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Giotis</w:t>
+                <w:t xml:space="preserve">Depopulation mechanisms of atomic hydrogen in the n=3 level following two-photon excitation by a picosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (45), pp.455206. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.015003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6ba1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ad10f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539599v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute atomic nitrogen density spatial mapping in three MHCD configurations</w:t>
               </w:r>
@@ -1466,78 +1466,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161 (15), pp.154709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388088v1</w:t>
@@ -1810,295 +1810,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of ICCD fast imaging and image processing techniques to probe species–specific propagation due to guided ionization waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peculiarities of measuring fluorescence decay times by a streak camera for ps-TALIF experiments in reactive plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios K Athanasopoulos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+                <w:t xml:space="preserve">C.Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Höft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/acc906⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (9), pp.095203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/acd8db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054349v1</w:t>
+                <w:t xml:space="preserve">hal-03886543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of measuring fluorescence decay times by a streak camera for ps-TALIF experiments in reactive plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Invernizzi</w:t>
+                <w:t xml:space="preserve">Combination of ICCD fast imaging and image processing techniques to probe species–specific propagation due to guided ionization waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios K Athanasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Svarnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C M Liapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.Y. Duluard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lombardi</w:t>
+                <w:t xml:space="preserve">Polycarpos K Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (9), pp.095203. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (5), pp.055609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/acd8db⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/acc906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886543v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute N-atom density measurement in an Ar/N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; micro-hollow cathode discharge jet by means of ns-two-photon absorption laser-induced fluorescence</w:t>
               </w:r>
@@ -2369,51 +2369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresses on the Use of Two-Photon Absorption Laser Induced Fluorescence (TALIF) Diagnostics for Measuring Absolute Atomic Densities in Plasmas and Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,51 +3512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Science and Technology Forum and Exposition (AIAA SciTech Forum)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orlando (Florida), United States. </w:t>
@@ -4264,90 +4264,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical SDBD of well-defined expansion area for standardised studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Giotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Svarnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mitrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (XXXV ICPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Chazapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5323,51 +5323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAF27832"/>
+    <w:nsid w:val="88D45A57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5554,51 +5554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristaq-gazeli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5479-0373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18979383X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-1550-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kourtzanidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vlachos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakellis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsekourakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117702" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093837v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giotis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2024.113185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192748" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539599v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6ba1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remigy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Menacer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odhisea Gazeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad227b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202967v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189326" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Wubs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Invernizzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Macherius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L&#252;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios K Athanasopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Svarnas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Liapis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polycarpos K Papadopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acc906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Remigy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gazeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0110318" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianthi Hadjicharalambous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aristokleous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111246" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeanney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ABE81E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abe81e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kasri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic William" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac3c74" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1989" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al-Homsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bauville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12791f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitrou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Almalik Halfaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bournonville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Chazapis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01270067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristaq-gazeli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5479-0373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18979383X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-1550-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kourtzanidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vlachos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakellis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsekourakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117702" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093837v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giotis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2024.113185" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192748" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539599v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6ba1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remigy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Menacer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odhisea Gazeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad227b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202967v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189326" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Wubs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Invernizzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Macherius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L&#252;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios K Athanasopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Svarnas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Liapis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polycarpos K Papadopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acc906" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Remigy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gazeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0110318" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianthi Hadjicharalambous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aristokleous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111246" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeanney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ABE81E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abe81e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kasri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic William" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac3c74" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1989" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al-Homsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bauville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12791f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitrou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Almalik Halfaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bournonville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Chazapis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01270067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>