--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -470,230 +470,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
+                <w:t xml:space="preserve">Nitrogen atoms absolute density measurement using two-photon absorption laser induced fluorescence in reactive magnetron discharge for gallium nitride deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
+                <w:t xml:space="preserve">Nicolas Fagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161 (15), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0192748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386801v1</w:t>
+                <w:t xml:space="preserve">hal-04778281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallium nitride deposition via magnetron sputtering: Linking plasma-surface interactions and thin film crystalline features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -738,563 +738,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen atoms absolute density measurement using two-photon absorption laser induced fluorescence in reactive magnetron discharge for gallium nitride deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Machine learning assisted optical diagnostics on a cylindrical atmospheric pressure surface dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Stefas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Giotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Höft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fagnon</w:t>
+                <w:t xml:space="preserve">Khaled Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (45), pp.455206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0192748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6ba1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778281v1</w:t>
+                <w:t xml:space="preserve">hal-04539599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning assisted optical diagnostics on a cylindrical atmospheric pressure surface dielectric barrier discharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Giotis</w:t>
+                <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Hassouni</w:t>
+                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (45), pp.455206. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161, pp.154709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6ba1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539599v2</w:t>
+                <w:t xml:space="preserve">hal-04793038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+                <w:t xml:space="preserve">Depopulation mechanisms of atomic hydrogen in the n=3 level following two-photon excitation by a picosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.015003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ad10f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793038v1</w:t>
+                <w:t xml:space="preserve">hal-04312385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depopulation mechanisms of atomic hydrogen in the n=3 level following two-photon excitation by a picosecond laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Y Duluard</w:t>
+                <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Hassouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ad10f1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04312385v1</w:t>
+                <w:t xml:space="preserve">hal-05386801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute atomic nitrogen density spatial mapping in three MHCD configurations</w:t>
               </w:r>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Kourtzanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odhisea Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (2), pp.025013. </w:t>
@@ -1427,117 +1427,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161 (15), pp.154709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388088v1</w:t>
@@ -1587,64 +1587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (3), pp.3506. </w:t>
@@ -1816,103 +1816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiarities of measuring fluorescence decay times by a streak camera for ps-TALIF experiments in reactive plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Höft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (9), pp.095203. </w:t>
@@ -2002,51 +2002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C M Liapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycarpos K Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 98 (5), pp.055609. </w:t>
@@ -2257,51 +2257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aristokleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Anastassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2356,64 +2356,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresses on the Use of Two-Photon Absorption Laser Induced Fluorescence (TALIF) Diagnostics for Measuring Absolute Atomic Densities in Plasmas and Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tardiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tardiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2905,51 +2905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the electric field distribution in a diffuse streamer-induced discharge under extreme overvoltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3020,364 +3020,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between gaseous and liquid phase chemistries induced by cold atmospheric plasmas in a physiological buffer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ar(1s(5)) absolute radial densities in a ns-pulsed argon plasma jet impinging on dielectric targets at floating potential - plasma action on organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Girard</w:t>
+                <w:t xml:space="preserve">Thomas Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Peret</w:t>
+                <w:t xml:space="preserve">Sara Al-Homsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Dumont</w:t>
+                <w:t xml:space="preserve">Gerard Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vasilica Badets</w:t>
+                <w:t xml:space="preserve">Nicole Blin-Simiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP00264A⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201800080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781701v1</w:t>
+                <w:t xml:space="preserve">hal-02429572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ar(1s(5)) absolute radial densities in a ns-pulsed argon plasma jet impinging on dielectric targets at floating potential - plasma action on organic molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+                <w:t xml:space="preserve">Correlations between gaseous and liquid phase chemistries induced by cold atmospheric plasmas in a physiological buffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vazquez</w:t>
+                <w:t xml:space="preserve">Mathieu Peret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Al-Homsi</w:t>
+                <w:t xml:space="preserve">Natacha Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Bauville</w:t>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Blin-Simiand</w:t>
+                <w:t xml:space="preserve">Vasilica Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (10), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (14), pp.9198 - 9210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201800080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP00264A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429572v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of reactive nitrogen species including peroxynitrite in physiological buffer exposed to cold atmospheric plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilica Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3499,51 +3499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Constant Siby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3594,51 +3594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a helium micro-plasma jet by means of ps-TALIF and a streak camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3732,77 +3732,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a ns-pulsed Ar plasma jet for the fast desorption of weakly volatile organic compounds deposited on glass substrates at variable electric potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Blin-Simiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Sklias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4120,51 +4120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,64 +4290,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Svarnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mitrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (XXXV ICPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
@@ -4428,51 +4428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Almalik Halfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. </w:t>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tardiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Chazapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4802,51 +4802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Santos Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jeanney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5162,51 +5162,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de micro-plasmas froids à la pression atmosphérique générés par des hautes tensions de formes différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université de Pau et des Pays del'Adour / Université de Patras, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5323,51 +5323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88D45A57"/>
+    <w:nsid w:val="0C5C5CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5554,51 +5554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristaq-gazeli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5479-0373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18979383X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-1550-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kourtzanidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vlachos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakellis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsekourakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117702" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093837v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giotis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2024.113185" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192748" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539599v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6ba1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remigy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Menacer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odhisea Gazeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad227b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202967v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189326" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Wubs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Invernizzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Macherius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L&#252;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios K Athanasopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Svarnas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Liapis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polycarpos K Papadopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acc906" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Remigy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gazeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0110318" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianthi Hadjicharalambous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aristokleous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111246" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeanney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ABE81E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abe81e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kasri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic William" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac3c74" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1989" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al-Homsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bauville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12791f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitrou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Almalik Halfaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bournonville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Chazapis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01270067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristaq-gazeli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5479-0373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18979383X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-1550-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kourtzanidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vlachos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakellis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsekourakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117702" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093837v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giotis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2024.113185" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539599v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6ba1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remigy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Menacer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odhisea Gazeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad227b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202967v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189326" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Wubs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Invernizzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Macherius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L&#252;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios K Athanasopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Svarnas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Liapis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polycarpos K Papadopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acc906" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Remigy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gazeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0110318" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianthi Hadjicharalambous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aristokleous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111246" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeanney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ABE81E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abe81e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kasri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic William" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac3c74" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1989" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al-Homsi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bauville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800080" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781701v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Badets" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00264A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12791f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitrou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Almalik Halfaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bournonville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Chazapis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01270067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>