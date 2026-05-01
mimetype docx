--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -234,131 +234,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data‐Driven Gap Filling and Spatio‐Temporal Filtering of the GRACE and GRACE‐FO Records</w:t>
+                <w:t xml:space="preserve">Earthquake magnitude distribution and aftershocks: A statistical geometry explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis‐marie Gauer</w:t>
+                <w:t xml:space="preserve">François Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce Fleitout</w:t>
+                <w:t xml:space="preserve">Takahiro Hatano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (5), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.034132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB025561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.034132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093176v1</w:t>
+                <w:t xml:space="preserve">insu-04155232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITRF2020: an augmented reference frame refining the modeling of nonlinear station motions</w:t>
               </w:r>
@@ -468,144 +481,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04155715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake magnitude distribution and aftershocks: A statistical geometry explanation</w:t>
+                <w:t xml:space="preserve">Data‐Driven Gap Filling and Spatio‐Temporal Filtering of the GRACE and GRACE‐FO Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pétrélis</w:t>
+                <w:t xml:space="preserve">Louis‐marie Gauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Hatano</w:t>
+                <w:t xml:space="preserve">Luce Fleitout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (3), pp.034132. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.034132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04155232v1</w:t>
+                <w:t xml:space="preserve">hal-04093176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of Microseismic Triggering to Small Sinusoidal Stress Perturbations at the Laboratory Scale</w:t>
               </w:r>
@@ -630,51 +630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Fleitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1255,230 +1255,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orogenic Collapse and Stress Adjustments Revealed by an Intense Seismic Swarm Following the 2015 Gorkha Earthquake in Nepal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphic transformation rate over large spatial and temporal scales constrained by geophysical data and coupled modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bollinger</w:t>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+                <w:t xml:space="preserve">Lukas P Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lambotte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Herman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (9), pp.1131 - 1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.659937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510720v1</w:t>
+                <w:t xml:space="preserve">hal-03938712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake sensitivity to tides and seasons: theoretical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Hatano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021, pp.023404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1506,529 +1489,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03590093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic transformation rate over large spatial and temporal scales constrained by geophysical data and coupled modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orogenic Collapse and Stress Adjustments Revealed by an Intense Seismic Swarm Following the 2015 Gorkha Earthquake in Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lok Bijaya Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Hetényi</w:t>
+                <w:t xml:space="preserve">Laurent Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (9), pp.1131 - 1143. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.659937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938712v1</w:t>
+                <w:t xml:space="preserve">hal-03510720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A warning against over-interpretation of seasonal signals measured by the Global Navigation Satellite System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristel Chanard</w:t>
+                <w:t xml:space="preserve">Self-consistent determination of the Earth’s GM, geocenter motion and figure axis orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Métois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15100-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (12), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-020-01450-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373217v1</w:t>
+                <w:t xml:space="preserve">hal-03228746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for spatiotemporal correlations of GNSS coordinate time series to estimate station velocities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A warning against over-interpretation of seasonal signals measured by the Global Navigation Satellite System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Benoist</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2020.101693⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15100-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612189v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent determination of the Earth’s GM, geocenter motion and figure axis orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Couhert</w:t>
+                <w:t xml:space="preserve">Accounting for spatiotemporal correlations of GNSS coordinate time series to estimate station velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bizouard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Greff</w:t>
+                <w:t xml:space="preserve">O. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94 (12), pp.113. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.101693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00190-020-01450-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2020.101693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228746v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-adaptive spatio-temporal filtering of GRACE data</w:t>
               </w:r>
@@ -2040,51 +2040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paoline Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Fleitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,51 +2187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hatano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2276,404 +2276,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Transient Viscoelastic Rheology of the Asthenosphere From Seasonal Deformation</w:t>
+                <w:t xml:space="preserve">Toward a Global Horizontal and Vertical Elastic Load Deformation Model Derived from GRACE and GNSS Station Position Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Fleitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL076451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB015245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325469v1</w:t>
+                <w:t xml:space="preserve">hal-02325176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Global Horizontal and Vertical Elastic Load Deformation Model Derived from GRACE and GNSS Station Position Time Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and Extraction of Seasonal Geodetic Signals Due to Surface Load Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gualandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB015245⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123 (12), pp.11031-11047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018jb016607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325176v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Extraction of Seasonal Geodetic Signals Due to Surface Load Variations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraints on Transient Viscoelastic Rheology of the Asthenosphere From Seasonal Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Fleitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe Avouac</w:t>
+                <w:t xml:space="preserve">Sylvain Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (12), pp.11031-11047. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (5), pp.2328-2338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018jb016607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL076451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938718v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologically-driven crustal stresses and seismicity in the New Madrid Seismic Zone</w:t>
               </w:r>
@@ -2893,90 +2893,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rate across the Nepal Himalaya and interseismic coupling on the Main Himalayan Thrust: Implications for seismic hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (B4), </w:t>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Fleitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3433,277 +3433,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03898874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic characterization of slow slip events along the Mexican subduction zone from 2000 to 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting and separating different sources of hydrology-induced deformation in geodetic datasets (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Fleitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Kostoglodov</w:t>
+                <w:t xml:space="preserve">Donald F. Argus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.G51A-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588225v1</w:t>
+                <w:t xml:space="preserve">insu-03534507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting and separating different sources of hydrology-induced deformation in geodetic datasets (Invited)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Fortin</w:t>
+                <w:t xml:space="preserve">Systematic characterization of slow slip events along the Mexican subduction zone from 2000 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Kazachkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Maubant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald F. Argus</w:t>
+                <w:t xml:space="preserve">Vladimir Kostoglodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.G51A-01</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03534507v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4518,51 +4518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colledge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;marie Gauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-023-01738-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hatano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.034132" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03966192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couhert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chanard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.09.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03666348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF002737" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.659937" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abda29" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas P Baumgartner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12604" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15100-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benoist" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Collilieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101693" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bizouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01450-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paoline Prevost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walwer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz409" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hatano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082093" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076451" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015245" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Larochelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gualandi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Avouac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb016607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Craig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01696-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avouac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010451" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ader" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011jb009071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Alimohammad Nejad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17813" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis de la Serve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2023_216" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03898874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalaison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kazachkina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maubant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostoglodov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F. Argus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2019_66" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01598509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSU0031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colledge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hatano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.034132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-023-01738-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;marie Gauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025561" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03966192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couhert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chanard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.09.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03666348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF002737" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas P Baumgartner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12604" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abda29" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.659937" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bizouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01450-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15100-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benoist" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Collilieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101693" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paoline Prevost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walwer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz409" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hatano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082093" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015245" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Larochelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gualandi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Avouac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb016607" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076451" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Craig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01696-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avouac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010451" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ader" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011jb009071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Alimohammad Nejad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17813" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis de la Serve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2023_216" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03898874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalaison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534507v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F. Argus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kazachkina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maubant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostoglodov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2019_66" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01598509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSU0031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>