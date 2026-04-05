--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -768,360 +768,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data for evolutive analysis of insulin related peptides in bilaterian species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sample collection protocol for the extraction of female gonads in the megrim (Lepidorhombus spp) for maturity staging through histology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
+                <w:t xml:space="preserve">Laurent Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Favrel</w:t>
+                <w:t xml:space="preserve">Sophie Parrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.12.050⟩</w:t>
+              <w:t xml:space="preserve">ARCHIMER Archive institutionnelle de l'IFREMER </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13155/70724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143349v1</w:t>
+                <w:t xml:space="preserve">hal-04977959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample collection protocol for the extraction of female gonads in the megrim (Lepidorhombus spp) for maturity staging through histology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quinquis</w:t>
+                <w:t xml:space="preserve">Data for evolutive analysis of insulin related peptides in bilaterian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dubroca</w:t>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Parrad</w:t>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHIMER Archive institutionnelle de l'IFREMER </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.546-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13155/70724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977959v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution and functional characterisation of insulin related peptides in molluscs: Contributions of Crassostrea gigas genomic and transcriptomic-wide screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1184,51 +1184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and molecular criteria allow the identification of putative germ stem cells in a lophotrochozoan, the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,319 +1580,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic identification of protein associated to mature spermatozoa in the Pacific oyster Crassostrea gigas</w:t>
+                <w:t xml:space="preserve">Impact of energy storage strategies on gametogenesis and reproductive effort in diploid and triploid Pacific oysters Crassostrea gigas — Involvement of insulin signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sutin Kingtong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristell Kellner</w:t>
+                <w:t xml:space="preserve">A. Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bernay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Goux</w:t>
+                <w:t xml:space="preserve">J.L. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sourdaine</w:t>
+                <w:t xml:space="preserve">B. Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 388-391, pp.173-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964331v1</w:t>
+                <w:t xml:space="preserve">hal-02296510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of energy storage strategies on gametogenesis and reproductive effort in diploid and triploid Pacific oysters Crassostrea gigas — Involvement of insulin signaling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic identification of protein associated to mature spermatozoa in the Pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Adeline</w:t>
+                <w:t xml:space="preserve">Sutin Kingtong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Heude-Berthelin</w:t>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sourdaine</w:t>
+                <w:t xml:space="preserve">Pascal Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 388-391, pp.173-181. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.81 - 91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296510v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of energy storage strategies on gametogenesis and reproductive effort in diploid and triploid Pacific oysters Crassostrea gigas — Involvement of insulin signaling</w:t>
               </w:r>
@@ -1957,216 +1957,216 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 388-391, pp.173 - 181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic identification of protein associated to mature spermatozoa in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutin Kingtong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82, pp.81-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2304,103 +2304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Ras, Pten and p70S6K homologs in the Pacific oyster Crassostrea gigas and diet control of insulin pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Heude-Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 176 (1), pp.28-38. </w:t>
@@ -2444,307 +2444,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and reproduction of the common whelk&amp;lt;i&amp;gt;Buccinum undatum&amp;lt;/i&amp;gt;in west Cotentin (Channel), France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Ras, Pten and p70S6K homologs in the Pacific oyster Crassostrea gigas and diet control of insulin pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Heude-Berthelin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+                <w:t xml:space="preserve">A Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2011048⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176, pp.28 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964282v1</w:t>
+                <w:t xml:space="preserve">hal-04970709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Ras, Pten and p70S6K homologs in the Pacific oyster Crassostrea gigas and diet control of insulin pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J L Blin</w:t>
+                <w:t xml:space="preserve">Growth and reproduction of the common whelk&amp;lt;i&amp;gt;Buccinum undatum&amp;lt;/i&amp;gt;in west Cotentin (Channel), France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hégron-Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.12.008⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.317 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2011048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04970709v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sodium co-transporter (SGLT) for glucose transport into Crassostrea gigas vesicular cells: Impact of alimentation on its expression</w:t>
               </w:r>
@@ -3006,51 +3006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sodium glucose co-transporter (SGLT) for glucose transport into Crassostrea gigas vesicular cells: Impact of alimentation on its expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,1191 +3251,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gametogenic stages in triploid oysters Crassostrea gigas: Irregular locking of gonial proliferation and subsequent reproductive effort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Heude-Berthelin</w:t>
+                <w:t xml:space="preserve">Proliferating cell nuclear antigen in gonad and associated storage tissue of the Pacific oyster Crassostrea gigas: seasonal immunodetection and expression in laser microdissected tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sourdaine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Sourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.08.030⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 340 (1), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-009-0923-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296532v1</w:t>
+                <w:t xml:space="preserve">hal-02296538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proliferating cell nuclear antigen in gonad and associated storage tissue of the Pacific oyster Crassostrea gigas: seasonal immunodetection and expression in laser microdissected tissues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gametogenic stages in triploid oysters Crassostrea gigas: Irregular locking of gonial proliferation and subsequent reproductive effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 395, pp.162 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00441-009-0923-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296538v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gametogenic stages in triploid oysters Crassostrea gigas: Irregular locking of gonial proliferation and subsequent reproductive effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Sourdaine</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristell Kellner</w:t>
+                <w:t xml:space="preserve">K. Kellner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 395, pp.162 - 170. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+              <w:t xml:space="preserve">, 2010, 395 (1-2), pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964317v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proliferating cell nuclear antigen in gonad and associated storage tissue of the Pacific oyster Crassostrea gigas: seasonal immunodetection and expression in laser microdissected tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 340, pp.201 - 210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00441-009-0923-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Crassostrea gigas vesicular cells: Viability and metabolic activity</w:t>
+                <w:t xml:space="preserve">An insulin-like system involved in the control of Pacific oyster Crassostrea gigas reproduction: hrIGF-1 effect on germinal cell proliferation and maturation associated with expression of an homologous insulin receptor-related receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C Hanquet-Dufour</w:t>
+                <w:t xml:space="preserve">L Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.03.008⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 251, pp.85 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964287v1</w:t>
+                <w:t xml:space="preserve">hal-04964352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insulin-like system involved in the control of Pacific oyster Crassostrea gigas reproduction: hrIGF-1 effect on germinal cell proliferation and maturation associated with expression of an homologous insulin receptor-related receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryopreservation of Crassostrea gigas vesicular cells: Viability and metabolic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Hanquet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gricourt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 251, pp.85 - 98. </w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53, pp.28 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964352v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like system and growth regulation in the Pacific oyster Crassostrea gigas: hrIGF-1 effect on protein synthesis of mantle edge cells and expression of an homologous insulin receptor-related receptor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Mathieu</w:t>
+                <w:t xml:space="preserve">Transport du glucose dans les cellules vésiculeuses d'huître creuse Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Haliotis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964350v1</w:t>
+                <w:t xml:space="preserve">hal-04977760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro approaches to the analysis of glycogen metabolism in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (3), pp.715-720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport du glucose dans les cellules vésiculeuses d'huître creuse Crassostrea gigas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+                <w:t xml:space="preserve">Insulin-like system and growth regulation in the Pacific oyster Crassostrea gigas: hrIGF-1 effect on protein synthesis of mantle edge cells and expression of an homologous insulin receptor-related receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haliotis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 134, pp.44 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0016-6480(03)00217-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977760v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of neurosecretion cells of african mussel Perna perna (Linné, 1758): anatomical, histological and immunocytochemical studies</w:t>
               </w:r>
@@ -5074,51 +5074,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5210,309 +5210,697 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment une approche histologique couplée à une analyse quantitative peut-elle apporter des informations sur le cycle de reproduction de la sole (Solea solea) femelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubreil E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française d'histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gametogenesis of triploid pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rotterdam (NL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of the early germinal niche in the oyster C.gigas in the context of oxydative DNA damage in germinal cells caused by parental exposure to the herbicide diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexique des structures histologiques des ovaires et de l'ovogenèse de la plie, Pleuronectes platessa, Linnaeus 1758</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13155/61234⟩</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732924v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the megrim, Lepidorhombus whiffiagonis (Walbaum, 1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13155/75170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974989v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the Striped red mullet, Mullus surmuletus, Linnaeus, 1758</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5521,222 +5909,209 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13155/75174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the megrim, Lepidorhombus whiffiagonis (Walbaum, 1792)</w:t>
+                <w:t xml:space="preserve">Lexique des structures histologiques des ovaires et de l'ovogenèse de la plie, Pleuronectes platessa, Linnaeus 1758</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13155/75170⟩</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13155/61234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732902v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the four-spot megrim, Lepidorhombus boscii (Risso, 1810)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5748,338 +6123,870 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13155/74844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of the Striped red mullet (Mullus surmuletus) ovaries from the English Channel (ICES area 27.7.d) stock</w:t>
+                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Megrim (Lepidorhombus whiffiagonis) ovaries from the ICES Celtic Seas, south of Greater North sea or Bay of Biscay Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8060356⟩</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10040995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974981v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Megrim (Lepidorhombus whiffiagonis) ovaries from the ICES Celtic Seas, south of Greater North sea or Bay of Biscay Ecoregions</w:t>
+                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of the Striped red mullet (Mullus surmuletus) ovaries from the English Channel (ICES area 27.7.d) stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8060356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturity and stereology relationship status : it's complicated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-04974985v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Coppenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histologie, la stéréologie et l'IA : une histoire de maturité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd international congres of aquatic sciences - Archipel development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint Pierre et Miquelon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning a time-consuming process into a few coded-lines: how deep learning can shorten histology slide readings for maturity staging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cariou T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word Fisheries Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Adelaide, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal niche in an alternative hermaphrodite, the Pacific oyster C.gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European testis workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6226,51 +7133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quinquis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030519" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etoundi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vastrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fafin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313753" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quinquis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13152506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0505-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parrad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/70724" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-018-1740-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boonmee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude Berthelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kingtong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauletto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssan Mezghani-Chaari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Machreki-Ajmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5199-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964331v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutin Kingtong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.02.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PG1HQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude-Berthelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourdaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.01.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJKGV4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Adeline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude-Berthelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourdaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q390NMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude-Berthelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;gron-Mac&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Franco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Hanquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2011.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0BXH2KW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.01.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kellner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.08.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TXDP2DB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0923-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2B30C1B48DC64E475A8A658F144BFC56D60458A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Hanquet-Dufour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naimi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.03.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gricourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.05.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonnec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boujard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-6480(03)00217-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977933v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leclerc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964304v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Soumya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellner Kristell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouichou Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrim Michel Mathieu Et Abdellatif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Joachim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisney Juliette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez G" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linpa Gricourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425170009033241" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arredondo-Espinoza Roberto Carlos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/61234" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732935v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75174" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75170" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/74844" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quinquis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030519" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etoundi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vastrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fafin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313753" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quinquis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13152506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0505-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parrad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/70724" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-018-1740-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boonmee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude Berthelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kingtong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauletto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssan Mezghani-Chaari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Machreki-Ajmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5199-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude-Berthelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourdaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.01.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJKGV4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutin Kingtong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.02.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PG1HQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Adeline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude-Berthelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourdaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q390NMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Franco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude-Berthelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;gron-Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Hanquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2011.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0BXH2KW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.01.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0923-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2B30C1B48DC64E475A8A658F144BFC56D60458A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mathieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.08.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TXDP2DB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kellner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gricourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.05.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Hanquet-Dufour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.03.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leclerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonnec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boujard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-6480(03)00217-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964304v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Soumya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellner Kristell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouichou Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrim Michel Mathieu Et Abdellatif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Joachim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisney Juliette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez G" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linpa Gricourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425170009033241" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arredondo-Espinoza Roberto Carlos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreil E" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75170" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732935v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75174" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/61234" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/74844" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567008v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578178v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>