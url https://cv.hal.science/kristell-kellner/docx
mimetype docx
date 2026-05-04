--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -198,51 +198,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1312,2875 +1312,2914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential protein expression during sperm maturation and capacitation in an hermaphroditic bivalve, Pecten maximus (Linnaeus, 1758)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bernay</w:t>
+                <w:t xml:space="preserve">Morphological and molecular criteria allow the identification of putative germ stem cells in a lophotrochozoan, the Pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyw028⟩</w:t>
+              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151 (5), pp.419-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00418-018-1740-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483184v1</w:t>
+                <w:t xml:space="preserve">hal-05594257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endocrine-disrupting effect and other physiological responses of municipal effluent on the clam Ruditapes decussatus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Geffard</w:t>
+                <w:t xml:space="preserve">Differential protein expression during sperm maturation and capacitation in an hermaphroditic bivalve, Pecten maximus (Linnaeus, 1758)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boonmee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heude Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kingtong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5199-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (4), pp.575-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyw028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142628v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of energy storage strategies on gametogenesis and reproductive effort in diploid and triploid Pacific oysters Crassostrea gigas — Involvement of insulin signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Sourdaine</w:t>
+                <w:t xml:space="preserve">The endocrine-disrupting effect and other physiological responses of municipal effluent on the clam Ruditapes decussatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawssan Mezghani-Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Machreki-Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Trémolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.01.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (24), pp.19716-19728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5199-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02296510v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic identification of protein associated to mature spermatozoa in the Pacific oyster Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sourdaine</w:t>
+                <w:t xml:space="preserve">Impact of energy storage strategies on gametogenesis and reproductive effort in diploid and triploid Pacific oysters Crassostrea gigas — Involvement of insulin signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 388-391, pp.173-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964331v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of energy storage strategies on gametogenesis and reproductive effort in diploid and triploid Pacific oysters Crassostrea gigas — Involvement of insulin signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Sourdaine</w:t>
+                <w:t xml:space="preserve">Proteomic identification of protein associated to mature spermatozoa in the Pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutin Kingtong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.81 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964346v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic identification of protein associated to mature spermatozoa in the Pacific oyster Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sourdaine</w:t>
+                <w:t xml:space="preserve">Impact of energy storage strategies on gametogenesis and reproductive effort in diploid and triploid Pacific oysters Crassostrea gigas — Involvement of insulin signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 388-391, pp.173 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296503v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gametogenesis in the Pacific oyster Crassostrea gigas: a microarrays-based analysis identifies sex and stage specific genes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+                <w:t xml:space="preserve">Proteomic identification of protein associated to mature spermatozoa in the Pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutin Kingtong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788261v1</w:t>
+                <w:t xml:space="preserve">hal-02296503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Ras, Pten and p70S6K homologs in the Pacific oyster Crassostrea gigas and diet control of insulin pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Blin</w:t>
+                <w:t xml:space="preserve">Gametogenesis in the Pacific oyster Crassostrea gigas: a microarrays-based analysis identifies sex and stage specific genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.12.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02296527v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Ras, Pten and p70S6K homologs in the Pacific oyster Crassostrea gigas and diet control of insulin pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">J L Blin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 176, pp.28 - 38. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">, 2012, 176 (1), pp.28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970709v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and reproduction of the common whelk&amp;lt;i&amp;gt;Buccinum undatum&amp;lt;/i&amp;gt;in west Cotentin (Channel), France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Heude-Berthelin</w:t>
+                <w:t xml:space="preserve">Laurence Hégron-Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hégron-Macé</w:t>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24, pp.317 - 327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr/2011048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sodium co-transporter (SGLT) for glucose transport into Crassostrea gigas vesicular cells: Impact of alimentation on its expression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Identification of Ras, Pten and p70S6K homologs in the Pacific oyster Crassostrea gigas and diet control of insulin pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176, pp.28 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977993v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intragonadal Somatic Cells (ISCs) in the male oyster Crassostrea gigas: Morphology and contribution in germinal epithelium structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Franco</w:t>
+                <w:t xml:space="preserve">A sodium co-transporter (SGLT) for glucose transport into Crassostrea gigas vesicular cells: Impact of alimentation on its expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04964343v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sodium glucose co-transporter (SGLT) for glucose transport into Crassostrea gigas vesicular cells: Impact of alimentation on its expression</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intragonadal Somatic Cells (ISCs) in the male oyster Crassostrea gigas: Morphology and contribution in germinal epithelium structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alban Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristell Kellner</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.01.015⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.718 - 725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964360v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male germ cells of the Pacific oyster&amp;lt;i&amp;gt;Crassostrea gigas&amp;lt;/i&amp;gt;: flow cytometry analysis, cell sorting and molecular expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Franco</w:t>
+                <w:t xml:space="preserve">A sodium glucose co-transporter (SGLT) for glucose transport into Crassostrea gigas vesicular cells: Impact of alimentation on its expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2011110⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 313, pp.123 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964293v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proliferating cell nuclear antigen in gonad and associated storage tissue of the Pacific oyster Crassostrea gigas: seasonal immunodetection and expression in laser microdissected tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Male germ cells of the Pacific oyster&amp;lt;i&amp;gt;Crassostrea gigas&amp;lt;/i&amp;gt;: flow cytometry analysis, cell sorting and molecular expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-009-0923-6⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.237 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2011110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02296538v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gametogenic stages in triploid oysters Crassostrea gigas: Irregular locking of gonial proliferation and subsequent reproductive effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Kristell Kellner</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kellner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 395, pp.162 - 170. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 395 (1-2), pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.08.030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964317v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gametogenic stages in triploid oysters Crassostrea gigas: Irregular locking of gonial proliferation and subsequent reproductive effort</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proliferating cell nuclear antigen in gonad and associated storage tissue of the Pacific oyster Crassostrea gigas: seasonal immunodetection and expression in laser microdissected tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.08.030⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 340 (1), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-009-0923-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02296532v1</w:t>
+                <w:t xml:space="preserve">hal-02296538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proliferating cell nuclear antigen in gonad and associated storage tissue of the Pacific oyster Crassostrea gigas: seasonal immunodetection and expression in laser microdissected tissues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gametogenic stages in triploid oysters Crassostrea gigas: Irregular locking of gonial proliferation and subsequent reproductive effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heude-Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-009-0923-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 395, pp.162 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964325v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insulin-like system involved in the control of Pacific oyster Crassostrea gigas reproduction: hrIGF-1 effect on germinal cell proliferation and maturation associated with expression of an homologous insulin receptor-related receptor</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proliferating cell nuclear antigen in gonad and associated storage tissue of the Pacific oyster Crassostrea gigas: seasonal immunodetection and expression in laser microdissected tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.05.015⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 340, pp.201 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-009-0923-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964352v1</w:t>
+                <w:t xml:space="preserve">hal-04964325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of Crassostrea gigas vesicular cells: Viability and metabolic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Hanquet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C Hanquet-Dufour</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53, pp.28 - 36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport du glucose dans les cellules vésiculeuses d'huître creuse Crassostrea gigas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+                <w:t xml:space="preserve">An insulin-like system involved in the control of Pacific oyster Crassostrea gigas reproduction: hrIGF-1 effect on germinal cell proliferation and maturation associated with expression of an homologous insulin receptor-related receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haliotis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 251, pp.85 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977760v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro approaches to the analysis of glycogen metabolism in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
@@ -4291,90 +4330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-like system and growth regulation in the Pacific oyster Crassostrea gigas: hrIGF-1 effect on protein synthesis of mantle edge cells and expression of an homologous insulin receptor-related receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4415,1214 +4454,1434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of neurosecretion cells of african mussel Perna perna (Linné, 1758): anatomical, histological and immunocytochemical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport du glucose dans les cellules vésiculeuses d'huître creuse Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Moukrim Michel Mathieu Et Abdellatif</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haliotis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 32, pp.1-20</w:t>
+              <w:t xml:space="preserve">, 2003, 32, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964304v1</w:t>
+                <w:t xml:space="preserve">hal-04977760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunocytochemical demonstration of glucagon-like peptides in Mytilus edulis cerebral ganglia and in vitro effect of vertebrate glucagon on glycogen metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of neurosecretion cells of african mussel Perna perna (Linné, 1758): anatomical, histological and immunocytochemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Mathieu</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benomar Soumya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellner Kristell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouichou Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukrim Michel Mathieu Et Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue and Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 34 (2), pp.109-116</w:t>
+              <w:t xml:space="preserve">Haliotis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977756v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage and reproductive strategy in Crassostrea gigas of two different growing area (Normandy and Atlantic shore, France)</w:t>
+                <w:t xml:space="preserve">Immunocytochemical demonstration of glucagon-like peptides in Mytilus edulis cerebral ganglia and in vitro effect of vertebrate glucagon on glycogen metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">Tissue and Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (2), pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977750v1</w:t>
+                <w:t xml:space="preserve">hal-04977756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a cDNA Encoding a 72 kDa Heat Shock Cognate Protein (Hsc72) from the Pacific Oyster, Crassostrea gigas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Storage and reproductive strategy in Crassostrea gigas of two different growing area (Normandy and Atlantic shore, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espinosa Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisney Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernandez G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Sequence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895654v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological characterization and glucose incorporation into glycogen of the Pacific oyster Crassostrea gigas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+                <w:t xml:space="preserve">Characterization of a cDNA Encoding a 72 kDa Heat Shock Cognate Protein (Hsc72) from the Pacific Oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linpa Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Mathieu</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DNA Sequence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (3-4), pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10425170009033241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971123v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histological characterization and glucose incorporation into glycogen of the Pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.136-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Storage metabolism in the Pacific oyster (Crassostrea gigas) in relation to summer mortalities and reproductive cycle (West coast of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 125, pp.359-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUTATIVE M6A-DEPENDENT DOSAGE COMPENSATION IN TRIPLOID OYSTERS SUGGESTS EXTENSION OF THE X CHROMOSOME INACTIVATION PARADIGM OUTSIDE MAMMALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arredondo-Espinoza Roberto Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment une approche histologique couplée à une analyse quantitative peut-elle apporter des informations sur le cycle de reproduction de la sole (Solea solea) femelle?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristell Kellner</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of EVs in the hemocytes and digestive cells of the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leveque Lola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française d'histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Société française des vésicules extracellulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578167v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gametogenesis of triploid pacific oyster Crassostrea gigas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment une approche histologique couplée à une analyse quantitative peut-elle apporter des informations sur le cycle de reproduction de la sole (Solea solea) femelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Jouaux</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubreil E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rotterdam (NL), France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française d'histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578145v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the early germinal niche in the oyster C.gigas in the context of oxydative DNA damage in germinal cells caused by parental exposure to the herbicide diuron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Barranger</w:t>
+                <w:t xml:space="preserve">Gametogenesis of triploid pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristell Kellner</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rotterdam (NL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of the early germinal niche in the oyster C.gigas in the context of oxydative DNA damage in germinal cells caused by parental exposure to the herbicide diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5632,178 +5891,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexique des structures histologiques des ovaires et de l'ovogenèse de la plie, Pleuronectes platessa, Linnaeus 1758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13155/61234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974989v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the megrim, Lepidorhombus whiffiagonis (Walbaum, 1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5815,92 +6031,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13155/75170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the Striped red mullet, Mullus surmuletus, Linnaeus, 1758</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5922,196 +6138,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13155/75174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexique des structures histologiques des ovaires et de l'ovogenèse de la plie, Pleuronectes platessa, Linnaeus 1758</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13155/61234⟩</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732924v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the four-spot megrim, Lepidorhombus boscii (Risso, 1810)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6123,324 +6382,324 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13155/74844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Megrim (Lepidorhombus whiffiagonis) ovaries from the ICES Celtic Seas, south of Greater North sea or Bay of Biscay Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10040995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of the Striped red mullet (Mullus surmuletus) ovaries from the English Channel (ICES area 27.7.d) stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8060356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6450,51 +6709,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturity and stereology relationship status : it's complicated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6503,123 +6762,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Coppenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histologie, la stéréologie et l'IA : une histoire de maturité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6678,238 +6937,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international congres of aquatic sciences - Archipel development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint Pierre et Miquelon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning a time-consuming process into a few coded-lines: how deep learning can shorten histology slide readings for maturity staging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cariou T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Word Fisheries Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal niche in an alternative hermaphrodite, the Pacific oyster C.gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6928,65 +7187,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European testis workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7133,51 +7392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quinquis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030519" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etoundi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vastrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fafin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313753" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quinquis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13152506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0505-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parrad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/70724" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-018-1740-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boonmee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude Berthelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kingtong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauletto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssan Mezghani-Chaari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Machreki-Ajmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5199-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude-Berthelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourdaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.01.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJKGV4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutin Kingtong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.02.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PG1HQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Adeline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude-Berthelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourdaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q390NMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Franco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude-Berthelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;gron-Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Hanquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2011.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0BXH2KW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.01.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0923-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2B30C1B48DC64E475A8A658F144BFC56D60458A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mathieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.08.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TXDP2DB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kellner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gricourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.05.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Hanquet-Dufour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.03.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leclerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonnec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boujard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-6480(03)00217-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964304v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Soumya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellner Kristell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouichou Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrim Michel Mathieu Et Abdellatif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Joachim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisney Juliette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez G" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linpa Gricourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425170009033241" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arredondo-Espinoza Roberto Carlos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreil E" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75170" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732935v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75174" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/61234" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/74844" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567008v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578178v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quinquis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030519" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etoundi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vastrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fafin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313753" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quinquis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13152506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0505-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parrad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/70724" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-018-1740-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boonmee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude Berthelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kingtong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauletto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssan Mezghani-Chaari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Machreki-Ajmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5199-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude-Berthelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourdaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.01.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJKGV4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutin Kingtong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.02.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PG1HQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Adeline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude-Berthelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourdaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q390NMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude-Berthelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;gron-Mac&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Franco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Hanquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2011.04.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0BXH2KW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.01.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011110" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kellner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.08.030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TXDP2DB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0923-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2B30C1B48DC64E475A8A658F144BFC56D60458A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964317v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964287v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Hanquet-Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naimi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.03.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gricourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.05.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leclerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonnec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boujard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-6480(03)00217-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Soumya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellner Kristell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouichou Ali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrim Michel Mathieu Et Abdellatif" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Joachim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisney Juliette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez G" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linpa Gricourt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425170009033241" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971123v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arredondo-Espinoza Roberto Carlos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveque Lola" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Midroit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreil E" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578155v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/61234" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732902v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75170" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75174" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/74844" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567026v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>