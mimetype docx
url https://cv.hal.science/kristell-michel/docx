--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1321,355 +1321,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE POTENTIAL OF PLÉIADES IMAGERY FOR VEGETATION MAPPING: A CASE STUDY OF PLAIN AND MOUNTAINOUS OPEN ENVIRONMENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse multi-temporelle des marges fluviales fréquemment inondées à partir d'images satellites Pléiades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thieron</w:t>
+                <w:t xml:space="preserve">Bianca Räpple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Alleaume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+                <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 208, pp.69-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01316746v1</w:t>
+                <w:t xml:space="preserve">halshs-01677205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-temporelle des marges fluviales fréquemment inondées à partir d'images satellites Pléiades.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+                <w:t xml:space="preserve">THE POTENTIAL OF PLÉIADES IMAGERY FOR VEGETATION MAPPING: A CASE STUDY OF PLAIN AND MOUNTAINOUS OPEN ENVIRONMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thieron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Räpple</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Parmentier</w:t>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 208, pp.69-75</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2014.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01677205v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01316746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of Pléiades imagery for vegetation mapping: an example of grasslands and pastoral environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1705,364 +1705,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the impact of urbanization on the hydrological regime of a medium-sized periurban catchment in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land cover mapping using aerial and VHR satellite images for distributed hydrological modelling of periurban catchments: Application to the Yzeron catchment (Lyon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Breil</w:t>
+                <w:t xml:space="preserve">D. Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">M. Gagnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 485, pp.5-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.049⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Hydrology of peri-urban catchments: process and modelling, 485, pp.68-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01620543v1</w:t>
+                <w:t xml:space="preserve">ujm-01620540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover mapping using aerial and VHR satellite images for distributed hydrological modelling of periurban catchments: Application to the Yzeron catchment (Lyon, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Jacqueminet</w:t>
+                <w:t xml:space="preserve">Evidence of the impact of urbanization on the hydrological regime of a medium-sized periurban catchment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kermadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+                <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Béal</w:t>
+                <w:t xml:space="preserve">M. Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gagnage</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Hydrology of peri-urban catchments: process and modelling, 485, pp.68-83. </w:t>
+              <w:t xml:space="preserve">, 2013, 485, pp.5-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01620540v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01620543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the influence of land use data on the water balance components of a peri-urban catchment using a distributed modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2113,90 +2113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels liens entre climatologie, occupation des sols et inondations dans le bassin versant de l'Yzeron (ouest Lyonnais) ? Apport de l'analyse conjointe de données hydroclimatiques et d'images satellitaires très haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land use on the hydraulic properties of the topsoil in a small French catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonzalez Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,64 +2505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential and constraints of UAV technology for the characterisation of Mediterranean riparian forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dunford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gagnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2613,51 +2613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased melanizing activity in Anopheles gambiae does not affect development of Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Suwanchaichinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,51 +2773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Matzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,181 +3019,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Demarchi</w:t>
+                <w:t xml:space="preserve">A trajectory-based BACI framework to assess the effects of gravel augmentation on thermal functions in gravel-bed rivers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th I.S. Rivers International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081325v1</w:t>
+                <w:t xml:space="preserve">hal-04651386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest connectivity and water stress: characterization and mapping of the impact of channel incision on riparian forest status through remote sensing</w:t>
+                <w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
@@ -3207,209 +3172,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPA-1 : First International Conference on Riparian Ecosystems Science and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST-CONVERGES, Apr 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081252v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trajectory-based BACI framework to assess the effects of gravel augmentation on thermal functions in gravel-bed rivers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+                <w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th I.S. Rivers International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, May 2022, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25171/InstGeoph_PAS_Publs-2022-0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651386v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t>
+                <w:t xml:space="preserve">Forest connectivity and water stress: characterization and mapping of the impact of channel incision on riparian forest status through remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
@@ -3423,323 +3427,319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">RIPA-1 : First International Conference on Riparian Ecosystems Science and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST-CONVERGES, Apr 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081195v1</w:t>
+                <w:t xml:space="preserve">hal-04081252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recharge sédimentaire sur la basse vallée de l'Ain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Thicoïpe</w:t>
+                <w:t xml:space="preserve">Assessing the effects of gravel augmentation on thermal processes in gravel-bed rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop EDF-CNRS – Restauration morphologique en aval des barrages : réinjection et lâchers morphogènes – I.S. Rivers 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908100v1</w:t>
+                <w:t xml:space="preserve">hal-04651397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of gravel augmentation on thermal processes in gravel-bed rivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
+                <w:t xml:space="preserve">La recharge sédimentaire sur la basse vallée de l'Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thicoïpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop EDF-CNRS – Restauration morphologique en aval des barrages : réinjection et lâchers morphogènes – I.S. Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651397v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité thermique spatiale et aménagement des rivières</w:t>
               </w:r>
@@ -4832,191 +4832,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usagers, Usages et IDG au sein des Observatoires Hommes-Milieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l’imagerie hyperspectraledans l’étude des cours d’eau : restitution bathymétrique du RCC de Péage-de-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique de l’OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527022v1</w:t>
+                <w:t xml:space="preserve">hal-05338858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’imagerie hyperspectraledans l’étude des cours d’eau : restitution bathymétrique du RCC de Péage-de-Roussillon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usagers, Usages et IDG au sein des Observatoires Hommes-Milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique de l’OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338858v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation, web SIG et bases de données de l’OSR</w:t>
               </w:r>
@@ -5121,445 +5121,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France) IndexMeed Consortium (Indexing for Mining Ecological and Environmental Data) View project From traditional uses to an integrated valorisation of sediments in the Usumacinta river basin View project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World's Large Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World‘s Large Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, New-Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563398v1</w:t>
+                <w:t xml:space="preserve">hal-02318656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France) IndexMeed Consortium (Indexing for Mining Ecological and Environmental Data) View project From traditional uses to an integrated valorisation of sediments in the Usumacinta river basin View project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Chirol</w:t>
+                <w:t xml:space="preserve">Restitution de la topographie des marges alluviales restaurées par LiDARdrone. Mise en place d’un protocole d’utilisation et de traitement des données dans le cadre d’un programme de réérosiondes berges sur l’Ile des graviers dans la réserve de la Platière (Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Antonio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+                <w:t xml:space="preserve">Adrien Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World‘s Large Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, New-Delhi, India</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318656v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution de la topographie des marges alluviales restaurées par LiDARdrone. Mise en place d’un protocole d’utilisation et de traitement des données dans le cadre d’un programme de réérosiondes berges sur l’Ile des graviers dans la réserve de la Platière (Rhône)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World's Large Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336985v1</w:t>
+                <w:t xml:space="preserve">hal-01563398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils collaboratifs de gestion et diffusion de données socio-environnementales. Retours d’expérience de l’OHM Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,51 +5640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation, partage et visualisation des données du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5746,217 +5746,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring restoration of alluvial margins using UAV-LiDAR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une IDG au service des Observatoires sur l'eau : Retour d'expérience sur 8 années de co-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plateformes d’échanges d’information géographique scientifique : retours d’expériences / Atelier 8 : Recherches en Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335718v1</w:t>
+                <w:t xml:space="preserve">hal-03527026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une IDG au service des Observatoires sur l'eau : Retour d'expérience sur 8 années de co-construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring restoration of alluvial margins using UAV-LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ghaffarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plateformes d’échanges d’information géographique scientifique : retours d’expériences / Atelier 8 : Recherches en Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527026v1</w:t>
+                <w:t xml:space="preserve">hal-05335718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pay-Per-View3D : paysage/ perception/ vues 3D</w:t>
               </w:r>
@@ -6115,51 +6115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6197,51 +6197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisriques et dynamique de la végétation riveraine sur la rivière Drôme : analyses à partir d'images aériennes de très haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raepple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6398,368 +6398,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01361562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of wood mobility and wood budgeting using field measures, remote sensing techniques and experimentations: examples and challenging issues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination of herbaceous habitats using multitemporal Spot4 and Landsat8 images (Massif central – France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Association of Engineering Geology (IAEG) Congress. Session: Dynamics of Large wood in river basins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
+              <w:t xml:space="preserve">SPOT4(Take5) Users Workshop – November 18th-19th, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01358860v1</w:t>
+                <w:t xml:space="preserve">ujm-01316759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pay-Per-View3D : paysage/ perception/ vues 3D</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of wood mobility and wood budgeting using field measures, remote sensing techniques and experimentations: examples and challenging issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Macvicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel OHM littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM littoral méditerranéen, Mar 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">XII International Association of Engineering Geology (IAEG) Congress. Session: Dynamics of Large wood in river basins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098090v1</w:t>
+                <w:t xml:space="preserve">halshs-01358860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of herbaceous habitats using multitemporal Spot4 and Landsat8 images (Massif central – France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Vigneau</w:t>
+                <w:t xml:space="preserve">Pay-Per-View3D : paysage/ perception/ vues 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPOT4(Take5) Users Workshop – November 18th-19th, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel OHM littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM littoral méditerranéen, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01316759v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portential and challenges of ground imagery to study wood debris production and ice dynamics in fluvial systems</w:t>
               </w:r>
@@ -6784,51 +6784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6974,64 +6974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Räpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pléiades Days 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7082,51 +7082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7207,51 +7207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7276,103 +7276,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'urbanisation sur le cycle hydrologique dans un bassin versant periurbain. Application au bassin de l’Yzeron - ouest lyonnais, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cotonou, France. p. - p</w:t>
@@ -7414,90 +7414,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments. Application to the Yzeron catchment (150 km2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
@@ -7520,579 +7520,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments. Application to the Yzeron catchment (150 km 2 )</w:t>
+                <w:t xml:space="preserve">Identification of factors disrupting remote bathymetry: experimental approach from ground imagery on the lower Ain river (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Labbas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Banacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2013 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S26B - Remote Sensing (including Laser scanning application of radar, etc.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01620553v1</w:t>
+                <w:t xml:space="preserve">halshs-01347202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of factors disrupting remote bathymetry: experimental approach from ground imagery on the lower Ain river (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments. Application to the Yzeron catchment (150 km 2 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kralisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Banacchio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S26B - Remote Sensing (including Laser scanning application of radar, etc.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2013 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01347202v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01620553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices ont the hydrology of periurban catchments. Application to the Yzeron catchment (150 km2)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Jacqueminet</w:t>
+                <w:t xml:space="preserve">Suivi géomorphologique de la recharge sédimentaire expérimentale sur le Vieux Rhin. Synthèse des états 0 à 4 et préconisations de suivi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bultingaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Novatech 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 pp</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du groupe de travail "Transport solide et géomorphologie fluviale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF, Dec 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01282993v1</w:t>
+                <w:t xml:space="preserve">halshs-01347719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi géomorphologique de la recharge sédimentaire expérimentale sur le Vieux Rhin. Synthèse des états 0 à 4 et préconisations de suivi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+                <w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices ont the hydrology of periurban catchments. Application to the Yzeron catchment (150 km2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kralisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du groupe de travail "Transport solide et géomorphologie fluviale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDF, Dec 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Novatech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01347719v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01282993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du régime hydrologique d'un bassin-versant péri-urbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8134,103 +8134,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du régime hydrologique d'un bassin-versant périurbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Journées de climatologie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t>
@@ -8259,103 +8259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of two decades of urbanization on the water balance of the Yzeron peri-urban catchment, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Congress on Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. 8 p</w:t>
@@ -8509,103 +8509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la pluviométrie dans le bassin péri-urbain de l'Yzeron (Ouest Lyonnais) depuis les années 1970 et caractérisation de l'imperméabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8630,90 +8630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la pluviométrie dans le bassin péri-urbain de l'Yzeron (ouest lyonnais) depuis les années 1970 et caractérisation de l'imperméabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8751,77 +8751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment cartographier l'occupation du sol et son évolution pour le suivi de phénomènes hydrologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la première conférence OTHU : Impact de l'urbanisation sur les rivières périurbaines. Compréhension et modélisation des phénomènes hydro-géomorphologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de Lyon, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8840,359 +8840,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01311714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation des données : exemple de l'OSR et de la recherche pluridisciplinaire sur le corridor rhodanien</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Provansal</w:t>
+                <w:t xml:space="preserve">K. Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">S. Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau des Observatoires Hommes-Milieux, CEREGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">7th Novatech 2010 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01343593v1</w:t>
+                <w:t xml:space="preserve">hal-00527564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Debionne</w:t>
+                <w:t xml:space="preserve">Mutualisation des données : exemple de l'OSR et de la recherche pluridisciplinaire sur le corridor rhodanien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sarrazin</w:t>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Novatech 2010 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau des Observatoires Hommes-Milieux, CEREGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527564v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation du sol et pluviométrie dans un bassin-versant péri-urbain soumis aux inondations : L'Yzeron (Ouest Lyonnais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Poitiers, France. pp.14</w:t>
@@ -10384,51 +10384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on WOOD IN WORLD RIVERS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Padoue, Italy. Third International Conference on WOOD IN WORLD RIVERS 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10505,51 +10505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10837,90 +10837,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments : application to the Yzeron catchment (150 km2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10, 2013</w:t>
@@ -11199,103 +11199,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la pluviométrie dans le bassin péri-urbain de l'Yzeron (Ouest Lyonnais) depuis les années 1970 et caractérisation de l'imperméabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rovereto, Italie. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11346,51 +11346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11428,103 +11428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t>
@@ -11794,51 +11794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dunford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. E. Carbonneau, H. Piégay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.163-171, 2012, </w:t>
@@ -11915,51 +11915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gouéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13739,51 +13739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13818,103 +13818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14030,51 +14030,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80F26C51"/>
+    <w:nsid w:val="22F3A3D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14261,51 +14261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristell-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2786-1516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14480" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11353-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.055" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7640" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GWMLQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02896966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suwanchaichinda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morlais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambrechts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608033103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matzner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7845" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Cui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barnouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drapeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raepple" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boivin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358860v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347775v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303538v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620553v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krause" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295707v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343593v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Privolt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322187v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599260v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595658v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571272v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984322v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaudon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927435v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011641v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valenzisi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527058v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristell-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2786-1516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14480" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11353-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.055" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7640" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GWMLQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02896966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suwanchaichinda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morlais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambrechts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608033103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matzner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7845" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Cui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barnouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527022v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drapeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raepple" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boivin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358860v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347775v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303538v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620553v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krause" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295707v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343593v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Privolt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322187v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599260v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595658v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571272v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984322v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaudon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927435v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011641v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valenzisi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527058v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>