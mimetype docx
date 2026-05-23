--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1705,338 +1705,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover mapping using aerial and VHR satellite images for distributed hydrological modelling of periurban catchments: Application to the Yzeron catchment (Lyon, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of the impact of urbanization on the hydrological regime of a medium-sized periurban catchment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kermadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Béal</w:t>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gagnage</w:t>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Hydrology of peri-urban catchments: process and modelling, 485, pp.68-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.01.028⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 485, pp.5-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01620540v1</w:t>
+                <w:t xml:space="preserve">ujm-01620543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the impact of urbanization on the hydrological regime of a medium-sized periurban catchment in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Breil</w:t>
+                <w:t xml:space="preserve">Land cover mapping using aerial and VHR satellite images for distributed hydrological modelling of periurban catchments: Application to the Yzeron catchment (Lyon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thollet</w:t>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lagouy</w:t>
+                <w:t xml:space="preserve">D. Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">M. Gagnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 485, pp.5-23. </w:t>
+              <w:t xml:space="preserve">, 2013, Hydrology of peri-urban catchments: process and modelling, 485, pp.68-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01620543v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01620540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the influence of land use data on the water balance components of a peri-urban catchment using a distributed modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,90 +2113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels liens entre climatologie, occupation des sols et inondations dans le bassin versant de l'Yzeron (ouest Lyonnais) ? Apport de l'analyse conjointe de données hydroclimatiques et d'images satellitaires très haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kermadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land use on the hydraulic properties of the topsoil in a small French catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonzalez Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dunford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gagnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,271 +3019,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trajectory-based BACI framework to assess the effects of gravel augmentation on thermal functions in gravel-bed rivers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+                <w:t xml:space="preserve">Forest connectivity and water stress: characterization and mapping of the impact of channel incision on riparian forest status through remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th I.S. Rivers International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">RIPA-1 : First International Conference on Riparian Ecosystems Science and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST-CONVERGES, Apr 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651386v1</w:t>
+                <w:t xml:space="preserve">hal-04081252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Demarchi</w:t>
+                <w:t xml:space="preserve">A trajectory-based BACI framework to assess the effects of gravel augmentation on thermal functions in gravel-bed rivers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th I.S. Rivers International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081195v1</w:t>
+                <w:t xml:space="preserve">hal-04651386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t>
+                <w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
@@ -3297,123 +3293,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081325v1</w:t>
+                <w:t xml:space="preserve">hal-04081195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest connectivity and water stress: characterization and mapping of the impact of channel incision on riparian forest status through remote sensing</w:t>
+                <w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
@@ -3444,73 +3435,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPA-1 : First International Conference on Riparian Ecosystems Science and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, May 2022, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25171/InstGeoph_PAS_Publs-2022-0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081252v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of gravel augmentation on thermal processes in gravel-bed rivers</w:t>
               </w:r>
@@ -4198,286 +4198,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pardo</w:t>
+                <w:t xml:space="preserve">Riverscape-scale airborne TIR assessment of weirs and riparian cover effects on lowland river temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481268v1</w:t>
+                <w:t xml:space="preserve">hal-04651433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverscape-scale airborne TIR assessment of weirs and riparian cover effects on lowland river temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04651433v1</w:t>
+                <w:t xml:space="preserve">hal-03481268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un réseau professionnel drones et instrumentation embarquée : contours, actions et organisation</w:t>
               </w:r>
@@ -4832,191 +4832,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’imagerie hyperspectraledans l’étude des cours d’eau : restitution bathymétrique du RCC de Péage-de-Roussillon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usagers, Usages et IDG au sein des Observatoires Hommes-Milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique de l’OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338858v1</w:t>
+                <w:t xml:space="preserve">hal-03527022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usagers, Usages et IDG au sein des Observatoires Hommes-Milieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l’imagerie hyperspectraledans l’étude des cours d’eau : restitution bathymétrique du RCC de Péage-de-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique de l’OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527022v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation, web SIG et bases de données de l’OSR</w:t>
               </w:r>
@@ -5121,445 +5121,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France) IndexMeed Consortium (Indexing for Mining Ecological and Environmental Data) View project From traditional uses to an integrated valorisation of sediments in the Usumacinta river basin View project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arnaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World‘s Large Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, New-Delhi, India</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World's Large Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318656v1</w:t>
+                <w:t xml:space="preserve">hal-01563398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution de la topographie des marges alluviales restaurées par LiDARdrone. Mise en place d’un protocole d’utilisation et de traitement des données dans le cadre d’un programme de réérosiondes berges sur l’Ile des graviers dans la réserve de la Platière (Rhône)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Perret</w:t>
+                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France) IndexMeed Consortium (Indexing for Mining Ecological and Environmental Data) View project From traditional uses to an integrated valorisation of sediments in the Usumacinta river basin View project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Michez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">A. Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World‘s Large Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, New-Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336985v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restitution de la topographie des marges alluviales restaurées par LiDARdrone. Mise en place d’un protocole d’utilisation et de traitement des données dans le cadre d’un programme de réérosiondes berges sur l’Ile des graviers dans la réserve de la Platière (Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World's Large Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563398v1</w:t>
+                <w:t xml:space="preserve">hal-05336985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils collaboratifs de gestion et diffusion de données socio-environnementales. Retours d’expérience de l’OHM Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,51 +5640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation, partage et visualisation des données du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7175,290 +7175,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services en ligne et données scientifiques: démarche d’élaboration participative d'un outil de gestion intégré pour les OHM</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de l'urbanisation sur le cycle hydrologique dans un bassin versant periurbain. Application au bassin de l’Yzeron - ouest lyonnais, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">XXVIème colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cotonou, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621594v1</w:t>
+                <w:t xml:space="preserve">hal-00939209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'urbanisation sur le cycle hydrologique dans un bassin versant periurbain. Application au bassin de l’Yzeron - ouest lyonnais, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Services en ligne et données scientifiques: démarche d’élaboration participative d'un outil de gestion intégré pour les OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cotonou, France. p. - p</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939209v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments. Application to the Yzeron catchment (150 km2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7660,51 +7660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7753,346 +7753,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01620553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi géomorphologique de la recharge sédimentaire expérimentale sur le Vieux Rhin. Synthèse des états 0 à 4 et préconisations de suivi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+                <w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices ont the hydrology of periurban catchments. Application to the Yzeron catchment (150 km2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kralisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du groupe de travail "Transport solide et géomorphologie fluviale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDF, Dec 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Novatech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01347719v1</w:t>
+                <w:t xml:space="preserve">halshs-01282993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices ont the hydrology of periurban catchments. Application to the Yzeron catchment (150 km2)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Jacqueminet</w:t>
+                <w:t xml:space="preserve">Suivi géomorphologique de la recharge sédimentaire expérimentale sur le Vieux Rhin. Synthèse des états 0 à 4 et préconisations de suivi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bultingaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Novatech 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 pp</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du groupe de travail "Transport solide et géomorphologie fluviale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF, Dec 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01282993v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01347719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du régime hydrologique d'un bassin-versant péri-urbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8147,90 +8147,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du régime hydrologique d'un bassin-versant périurbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kermadi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Journées de climatologie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t>
@@ -8259,64 +8259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of two decades of urbanization on the water balance of the Yzeron peri-urban catchment, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8503,312 +8503,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la pluviométrie dans le bassin péri-urbain de l'Yzeron (Ouest Lyonnais) depuis les années 1970 et caractérisation de l'imperméabilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de la pluviométrie dans le bassin péri-urbain de l'Yzeron (ouest lyonnais) depuis les années 1970 et caractérisation de l'imperméabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kermadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Branger</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.6</w:t>
+              <w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie, n°24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595656v1</w:t>
+                <w:t xml:space="preserve">halshs-01295707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la pluviométrie dans le bassin péri-urbain de l'Yzeron (ouest lyonnais) depuis les années 1970 et caractérisation de l'imperméabilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de la pluviométrie dans le bassin péri-urbain de l'Yzeron (Ouest Lyonnais) depuis les années 1970 et caractérisation de l'imperméabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kermadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flora Branger</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie, n°24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie</w:t>
+              <w:t xml:space="preserve">XXIVème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01295707v1</w:t>
+                <w:t xml:space="preserve">hal-02595656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment cartographier l'occupation du sol et son évolution pour le suivi de phénomènes hydrologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8846,51 +8846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8971,51 +8971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualisation des données : exemple de l'OSR et de la recherche pluridisciplinaire sur le corridor rhodanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9096,77 +9096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation du sol et pluviométrie dans un bassin-versant péri-urbain soumis aux inondations : L'Yzeron (Ouest Lyonnais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10447,273 +10447,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01342273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ground cameras to monitor riverscape changes: example for wood rafts and ice covers dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Benacchio</w:t>
+                <w:t xml:space="preserve">Characterization of aquatic habitats and sedimentary dynamic on a regulated gravel bed river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t>
+              <w:t xml:space="preserve">2nd International Conference I.S.Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. I.S.Rivers 2015 Conference Proceedings, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01342338v1</w:t>
+                <w:t xml:space="preserve">hal-01263875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of aquatic habitats and sedimentary dynamic on a regulated gravel bed river</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Use of ground cameras to monitor riverscape changes: example for wood rafts and ice covers dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buffin-Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference I.S.Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. I.S.Rivers 2015 Conference Proceedings, 2015</w:t>
+              <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263875v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01342338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t>
               </w:r>
@@ -10837,64 +10837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments : application to the Yzeron catchment (150 km2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kralisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10943,51 +10943,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t>
+                <w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
@@ -11022,97 +11022,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t>
+              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01145781v1</w:t>
+                <w:t xml:space="preserve">hal-02806673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t>
+                <w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
@@ -11147,155 +11147,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t>
+              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806673v1</w:t>
+                <w:t xml:space="preserve">halshs-01145781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la pluviométrie dans le bassin péri-urbain de l'Yzeron (Ouest Lyonnais) depuis les années 1970 et caractérisation de l'imperméabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kermadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rovereto, Italie. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11428,51 +11428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12931,51 +12931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13420,51 +13420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naudet Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; IRSTEA; Ecole des Mines de Saint Etienne; Laboratoire de Géologie de Lyon. 2016, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13713,51 +13713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OGIIS : Étude de faisabilité d'un outil de gestion intégrée de l'information scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13818,103 +13818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14030,51 +14030,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22F3A3D0"/>
+    <w:nsid w:val="5D2A5F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14261,51 +14261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristell-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2786-1516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14480" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11353-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.055" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7640" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GWMLQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02896966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suwanchaichinda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morlais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambrechts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608033103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matzner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7845" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Cui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barnouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527022v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drapeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raepple" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boivin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358860v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347775v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303538v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620553v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krause" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295707v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343593v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Privolt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322187v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599260v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595658v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571272v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984322v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaudon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927435v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011641v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valenzisi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527058v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristell-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2786-1516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14480" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11353-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.055" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7640" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GWMLQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02896966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suwanchaichinda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morlais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambrechts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608033103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matzner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7845" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Cui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barnouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drapeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raepple" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boivin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358860v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347775v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939209v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303538v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620553v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krause" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343593v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Privolt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322187v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599260v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595658v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571272v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984322v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaudon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927435v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011641v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valenzisi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527058v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>