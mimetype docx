--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -631,425 +631,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Research and the Community: Implementing Physical and Cognitive Interventions to Improve Spontaneous Walking Speed in Older Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier le vieillissement mnésique d’un point de vue incarné : réflexions sur l’apport des simulateurs de vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20010762⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (4), pp.641-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.234.0641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035882v1</w:t>
+                <w:t xml:space="preserve">hal-03895662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PAPA questionnaire: assessment of long-term engagement in activities, with separate quantification of their physical, cognitive, and social components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Loggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, pp.327-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/CIA.S377917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier le vieillissement mnésique d’un point de vue incarné : réflexions sur l’apport des simulateurs de vieillissement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Bridging the Gap between Research and the Community: Implementing Physical and Cognitive Interventions to Improve Spontaneous Walking Speed in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pothier Kristell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navin Kaushal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Vrinceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Villatte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123 (4), pp.641-671. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.234.0641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20010762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895662v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of equine-assisted interventions on older adults’ health: A systematic review</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navin Kaushal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Tuong Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,51 +1299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of physical exercise and cognitive training interventions to improve determinants of functional mobility in healthy older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Vrinceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittany Intzandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychotropic Polypharmacy in Adults 55 Years or Older: A Risk for Impaired Global Cognition, Executive Function, and Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89, pp.104059. </w:t>
@@ -1682,977 +1682,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-moderated association between body composition and cognition in older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
+                <w:t xml:space="preserve">Systolic Blood Pressure And Heart Rate Recovery Are Related To Cognition In Healthy Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Intzandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Vrinceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Fakrahnak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tudor Vrinceanu</w:t>
+                <w:t xml:space="preserve">Anil Nigam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Noriega de La Colina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristell Pothier</w:t>
+                <w:t xml:space="preserve">Tt Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (7S), pp.8-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000670028.56653.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329376v1</w:t>
+                <w:t xml:space="preserve">hal-03356691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systolic Blood Pressure And Heart Rate Recovery Are Related To Cognition In Healthy Older Adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sex-moderated association between body composition and cognition in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Fakrahnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Vrinceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tt Minh Vu</w:t>
+                <w:t xml:space="preserve">Adrian Noriega de La Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (7S), pp.8-8. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000670028.56653.08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356691v1</w:t>
+                <w:t xml:space="preserve">hal-04329376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced gait and postural stability under challenging conditions in fallers with upper limb fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
+                <w:t xml:space="preserve">Lifestyle multidomain intervention, omega-3 supplementation, or both for reducing the risk of developing clinically relevant depressive symptoms in older adults with memory complaints? Secondary analysis from the MAPT trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maltais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe de Souto Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Chavoix</w:t>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-018-0992-z⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305312v1</w:t>
+                <w:t xml:space="preserve">hal-03288289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive changes of older adults with an equivocal amyloid load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced gait and postural stability under challenging conditions in fallers with upper limb fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Delrieu</w:t>
+                <w:t xml:space="preserve">Nathalie Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Payoux</w:t>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-019-09203-5⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.483-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-018-0992-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288260v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifestyle multidomain intervention, omega-3 supplementation, or both for reducing the risk of developing clinically relevant depressive symptoms in older adults with memory complaints? Secondary analysis from the MAPT trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Maltais</w:t>
+                <w:t xml:space="preserve">Cognitive changes of older adults with an equivocal amyloid load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipe de Souto Barreto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristell Pothier</w:t>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cantet</w:t>
+                <w:t xml:space="preserve">Claudie Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
+                <w:t xml:space="preserve">Julien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.02.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 266 (4), pp.835-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-019-09203-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03288289v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a 3-Year Multi-Domain Intervention with or without Omega-3 Supplementation on Cognitive Functions in Older Subjects with Increased CAIDE Dementia Scores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A web-based multidomain lifestyle intervention with connected devices for older adults: research protocol of the eMIND pilot randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadish Chhetri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kristell Pothier</w:t>
+                <w:t xml:space="preserve">G. Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Cesari</w:t>
+                <w:t xml:space="preserve">M. Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-180209⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (9), pp.1127-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-018-0897-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288462v1</w:t>
+                <w:t xml:space="preserve">hal-03288250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web-based multidomain lifestyle intervention with connected devices for older adults: research protocol of the eMIND pilot randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a 3-Year Multi-Domain Intervention with or without Omega-3 Supplementation on Cognitive Functions in Older Subjects with Increased CAIDE Dementia Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadish Chhetri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe de Souto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Costa</w:t>
+                <w:t xml:space="preserve">Matteo Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (9), pp.1127-1135. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (1), pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40520-018-0897-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-180209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288250v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting from Declines to Improvements: Associations between a Meaningful Walking Speed Change and Cognitive Evolution over Three Years in Older Adults</w:t>
               </w:r>
@@ -2807,51 +2807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2928,51 +2928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3075,51 +3075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benguigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (6), pp.840-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3728,51 +3728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D83DE1BB"/>
+    <w:nsid w:val="9FC4098D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3959,51 +3959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristell-pothier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2860-7782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187899835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/968144647685448842884" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Badin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina van Dendaele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23337214241298342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Picault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beauchamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.174.0161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-024-00341-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Kaushal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Vrinceanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lussier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20010762" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pothier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S377917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0641" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnss.2022.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Saillant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Tuong Minh Vu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111277" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Intzandt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Karelis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111331" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Fakrahnak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Noriega de La Colina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03356691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Nigam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Minh Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000670028.56653.08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0992-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hooper" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09203-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maltais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.02.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHT7JRB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Chhetri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cesari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180209" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soriano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0897-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03356800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souto Barreto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maltais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vellas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1059-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gagnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Cr&#233;peau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-017-0878-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly Nathalie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39292-5_22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42662-4_14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristell-pothier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2860-7782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187899835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/968144647685448842884" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Badin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina van Dendaele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23337214241298342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Picault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beauchamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.174.0161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-024-00341-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pothier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S377917" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Kaushal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Vrinceanu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lussier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20010762" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnss.2022.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Saillant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Tuong Minh Vu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111277" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Intzandt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Karelis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111331" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03356691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Nigam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Minh Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000670028.56653.08" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Fakrahnak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Noriega de La Colina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maltais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.02.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHT7JRB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0992-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hooper" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09203-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soriano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lussier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0897-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Chhetri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cesari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03356800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souto Barreto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maltais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vellas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1059-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gagnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Cr&#233;peau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-017-0878-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly Nathalie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39292-5_22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42662-4_14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>