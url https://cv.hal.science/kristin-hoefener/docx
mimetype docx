--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kristin Hoefener </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Kristin Hoefener, chercheuseUniversidade Nova de Lisboa (CESEM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kristin-hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0889-4710</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFF-9899-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristin Hoefener est une musicologue médiéviste.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-rédactrice pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus & Musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: +33662299792</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addresse:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CESEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colégio Almada Negreiros</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Campus de Campolide, Offices 354, 355, 356</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1099-032 LISBON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PORTUGAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Email</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">khoefener@fcsh.unl.pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kultgeschichte als Musikgeschichte Untersuchungen zu Ursprung, Entwicklung und Verbreitung von Offizienzyklen zu Ehren der heiligen Kölner Jungfrauen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schöningh. Brill, 21, 2022, Beiträge zur Geschichte der Kirchenmusik, 978-3-506-79341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Taylor Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice, 7, pp.2865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Gregorio Bevilacqua, Thomas B. Payne (éd.), Ars Antiqua. Music and culture in Europe c. 1150–1330, Turnhout (Brepols) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-1, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.1.87446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur le chant dominicain féminin avec Brigitte Lesne (Ensemble Discantus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Notes, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Yossi Maurey, &amp;quot;Liturgy and Sequences of the Sainte-Chapelle. Music, Relics, and Sacral Kingship in Thirteenth-Century France&amp;quot;, Turnhout, Brepols, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-4, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.4.92121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Luc Rombouts, De oorsprong van de beiaard. Voorlopers, ontstaan en ontwikkeling tot 1530, Gent (Skribis) 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-1, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2021.1.79683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard von Bingens Antiphonenzyklus Studium divinitatis. Welche Anhaltspunkte gibt es für eine liturgische Performanz?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kurtrierisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.89-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O felix Germania : un office liturgique cistercien en l’honneur des vierges de Cologne. Étude des interrelations entre textes et mélodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et musiques dans les corpus chantés du Moyen Âge et de la Renaissance, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O felix Germania : un office liturgique cistercien en l’honneur des vierges de Cologne. Étude des interrelations entre textes et mélodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de James Grier (ed.), The Office of the Holy Trinity at Saint Martial de Limoges in the Eleventh Century, Turnhout (Brepols) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-3, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2021.3.83610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kultgeschichte als Musikgeschichte : Offizienzyklen zu Ehren der heiligen Ursula und der elftausend Kölner Jungfrauen unter besonderer Berücksichtigung des Laudeszyklus In choro sanctorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kirchenmusikalisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp. 85-103. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783657760633_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main pour diriger la voix et enseigner la musique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018-IX/1, pp. 97-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgical Chant and Devotional Practices in Late Medieval Dominican Nunneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ueli Zahnd, Florian Wöller (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominican Culture, Dominican Theology The Order of Preachers and Its Spheres of Action (1215 – ca. 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschendorff, pp.139-157, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17438/978-3-402-22697-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Journey of Liturgical Fragments from England, France, Germany, and Italy to Coimbra: A Contribution to Book History in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Boudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Pedro d'Alvarenga; Manuel Pedro Ferreira; Alberto Medina de Seiça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Musicae. Contemporary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.143-193, 2025, Epitome musical, 978-2-503-61300-0. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.EM-EB.5.153239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des onze mille vierges de Cologne: Introduction par des reliques et stabilisation par un office liturgique au XIIe siècle à Zwiefalten et Ottobeuren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Luís Fontes; Diana Martins; Catarina Fernandes Barreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Religion: Materialities and Devotion in Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.425-440, 2024, 978-3-631-89533-7. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des onze mille vierges de Cologne: Introduction par des reliques et stabilisation par un office liturgique au XIIe siècle à Zwiefalten et Ottobeuren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Luís Fontes, Caterina Barreira, Mario Farelo, Diana Martins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Religion: Materialities and Devotion in Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.425-440, 2024, 978-3-631-89533-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/B20499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Chant Repertoire in Aveiro’s Dominican Convent of Jesus during the Observant Reform (15th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pietro Delcorno; Bert Roest (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observant Reforms and Cultural Production in Europe: Learning, Liturgy and Spiritual Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University Press, 2023, 9789493296084. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54195/XFRB6134_CH08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women writing for the liturgy: manuscripts from the Jesus Convent in Aveiro (1476-1529)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura y música en la Península Ibérica hasta 1650 (Iberian Early Music Studies 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichenberger, pp.82-96, 2023, 978-3-967280-33-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salve regina in late medieval Dominican communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marian Devotion in the Late Middle Ages: Image and Performance, Andrea-Bianka Znorovszky et Gerhard Jaritz (éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp. 106-125, 2022, 9781003179054. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003179054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From St Pinnosa to St Ursula - The Development of the Cult of Cologne's Virgins in Medieval Liturgical Offices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Wales Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cult of St Ursula and the 11,000 Virgins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 61-91, 2016, The Cult of St Ursula and the Eleven Thousand Virgins, Jane Cartwright (éd.), 978-1-78316-867-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Taylor Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023 (7), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In choro sanctorum: Reconstitution d'un office de sainte Ursule et ses Compagnes à Essen et Quedlinburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 69-81, 2018, Le transept et ses espaces élevés dans l'église du Moyen Âge (XIe –XVIe siècle). Pour une nouvelle approche fonctionnelle (architecture, décor, liturgie et son). Actes du colloque de Lausanne (20-21 avril 2015), Barbara Franzé et Nathalie Le Luel (éd.)(Dissertationes et Monographiae 11), 978-953-6002-94-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatissimus Eucharius: Ein Euchariusoffizium des 17. Jahrhunderts aus St. Matthias in Trier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 99-117, 2014, Digitale Rekonstruktionen mittelalterlicher Bibliotheken, Sabine Philippi &amp; Philippe Vanscheidt (éd.), 978-3-89500-995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Ursula's Cult and its Manifestation in Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The British Museum, pp. 40-46, 2014, Matter of Faith: An Interdisciplinary Study of Relics and Relic Veneration in the Medieval Period, Actes de Conférence, James Robinson, Lloyd de Beer, avec Anna Harnden (éd.), 978-086159-195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un office médiéval au XVIIe siècle - Saint Eucher: Perpétuation du culte de saints locaux dans le repertoire du plain-chant après le Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 115-136, 2012, Chant - Old and New, William Renwick (éd.), 978-1-926664-12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cantus Planus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gödöllo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Hands: Instruction and Performance in Medieval Liturgical Chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Leeds, Jul 2024, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’offices liturgiques de sainte Ursule: un agenda politique ou religieux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Musique Médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IReMus CNRS, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Liturgical Identity: a Case Study of the Female Dominican Convent of Jesus in Aveiro (15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cantus Planus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gödöllo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuscripts from the founding period of the Convent of Jesus in Aveiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar Series “Musicologists and Their Sources: The Alchemy of Turning Parchment into Pixels” (COST Action Early Muse – Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESEM-University Nova of Lisbon, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the hand in the performance of liturgical chant: Navigating between pitch indication, note-grouping and conducting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference MedRen2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the hand in the performance of liturgical chant: Navigating between pitch indication, note-grouping and conducting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference MedRen2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München; Bayerische Akademie der Wissenschaften, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte de Catherine de Sienne : La création et la transmission d’un office liturgique entre l’Italie et le Portugal au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologie et Musicologie: L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier, aujourd’hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Dec 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Research Challenges in Liturgical Offices: Insights from two new offices in Honor of Catherine of Siena in the 15th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrafact in the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masaryk Institute and Archives of the Czech Academy of Sciences, Oct 2023, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The book production in the new female scriptorium of Aveiro’s convent de Jesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hieronymite Musical and Liturgical Tradition within the European Context (14th-16th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nova de Lisbonne/ CESEM, Feb 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaires et processions : pratiques croisées chez les dominicains au XVe siècle et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens sur la musique ancienne en Sorbonne – 19e édition, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IreMus CNRS, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The book production in the new female scriptorium of Aveiro’s convent de Jesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hieronymite Musical and Liturgical Tradition within the European Context (14th-16th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESEM-University Nova of Lisbon, Feb 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new religious congregation seeks her liturgical identity: A case study from the convent of Jesus in Aveiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewal and Religious Identity in the Iberian Convents (ca. 1400 – 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Pompeu Fabra, Apr 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Chant repertoire in Aveiro's Convent of Jesus in the 15th and 16th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Encontro de Investigacao em Musica (ENIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian devotion in Aveiro: words, music and images (15th-16th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress 2022 (IMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Iberian liturgical fragments of Coimbra's libraries and archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Boudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Medieval and Renaissance International Music Conference (MEDREN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feast of the Assumption in Late Medieval Liturgical Manuscripts from the Dominican Convent of Aveiro: a Contextual and Source Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial IMS Congress (IMS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgical Chants for Mary in Late Medieval Female Dominican Communities (14th-15th c.): Uniformity and Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominican Culture Dominican Theology: The Order of Preachers and its Spheres of Action (1215-ca. 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Medieval Theology, Jun 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chant as a Sermon: The Office of the Presentation of Mary at the Temple and the Feast's Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Bianka Znorovszky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marian Devotion in Late Medieval Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dies Irae Dies Illa (Day of Wrath): In the Face of the Last Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress 2021 (IMC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adam's Cycle O admiranda novitas (14th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Medieval and Renaissance International Music Conference (MEDREN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sonic Performance of Hildegard of Bingen's audiovisions: liturgical or not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Musical Association 57th Annual Conference (RMA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Musical Association, Sep 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers, rimes et cadences mélodiques dans le cycle d’offices Letis canamus (XIIe s.): colloque international et interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Age 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kristin Hoefener </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Kristin Hoefener, chercheuseUniversidade Nova de Lisboa (CESEM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kristin-hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0889-4710</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFF-9899-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristin Hoefener est une musicologue médiéviste.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-rédactrice pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus & Musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: +33662299792</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addresse:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CESEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colégio Almada Negreiros</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Campus de Campolide, Offices 354, 355, 356</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1099-032 LISBON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PORTUGAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Email</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">khoefener@fcsh.unl.pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kultgeschichte als Musikgeschichte Untersuchungen zu Ursprung, Entwicklung und Verbreitung von Offizienzyklen zu Ehren der heiligen Kölner Jungfrauen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schöningh. Brill, 21, 2022, Beiträge zur Geschichte der Kirchenmusik, 978-3-506-79341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Taylor Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice, 7, pp.2865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Gregorio Bevilacqua, Thomas B. Payne (éd.), Ars Antiqua. Music and culture in Europe c. 1150–1330, Turnhout (Brepols) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-1, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.1.87446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur le chant dominicain féminin avec Brigitte Lesne (Ensemble Discantus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Notes, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Yossi Maurey, &amp;quot;Liturgy and Sequences of the Sainte-Chapelle. Music, Relics, and Sacral Kingship in Thirteenth-Century France&amp;quot;, Turnhout, Brepols, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-4, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.4.92121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kultgeschichte als Musikgeschichte : Offizienzyklen zu Ehren der heiligen Ursula und der elftausend Kölner Jungfrauen unter besonderer Berücksichtigung des Laudeszyklus In choro sanctorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kirchenmusikalisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp. 85-103. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783657760633_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de James Grier (ed.), The Office of the Holy Trinity at Saint Martial de Limoges in the Eleventh Century, Turnhout (Brepols) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-3, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2021.3.83610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Luc Rombouts, De oorsprong van de beiaard. Voorlopers, ontstaan en ontwikkeling tot 1530, Gent (Skribis) 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2021.1.79683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard von Bingens Antiphonenzyklus Studium divinitatis. Welche Anhaltspunkte gibt es für eine liturgische Performanz?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kurtrierisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.89-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O felix Germania : un office liturgique cistercien en l’honneur des vierges de Cologne. Étude des interrelations entre textes et mélodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et musiques dans les corpus chantés du Moyen Âge et de la Renaissance, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O felix Germania : un office liturgique cistercien en l’honneur des vierges de Cologne. Étude des interrelations entre textes et mélodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main pour diriger la voix et enseigner la musique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018-IX/1, pp. 97-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgical Chant and Devotional Practices in Late Medieval Dominican Nunneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ueli Zahnd, Florian Wöller (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominican Culture, Dominican Theology The Order of Preachers and Its Spheres of Action (1215 – ca. 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschendorff, pp.139-157, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17438/978-3-402-22697-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Journey of Liturgical Fragments from England, France, Germany, and Italy to Coimbra: A Contribution to Book History in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Boudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Pedro d'Alvarenga; Manuel Pedro Ferreira; Alberto Medina de Seiça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Musicae. Contemporary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.143-193, 2025, Epitome musical, 978-2-503-61300-0. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.EM-EB.5.153239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des onze mille vierges de Cologne: Introduction par des reliques et stabilisation par un office liturgique au XIIe siècle à Zwiefalten et Ottobeuren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Luís Fontes; Diana Martins; Catarina Fernandes Barreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Religion: Materialities and Devotion in Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.425-440, 2024, 978-3-631-89533-7. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des onze mille vierges de Cologne: Introduction par des reliques et stabilisation par un office liturgique au XIIe siècle à Zwiefalten et Ottobeuren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Luís Fontes, Caterina Barreira, Mario Farelo, Diana Martins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Religion: Materialities and Devotion in Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.425-440, 2024, 978-3-631-89533-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/B20499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Chant Repertoire in Aveiro’s Dominican Convent of Jesus during the Observant Reform (15th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pietro Delcorno; Bert Roest (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observant Reforms and Cultural Production in Europe: Learning, Liturgy and Spiritual Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University Press, 2023, 9789493296084. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54195/XFRB6134_CH08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women writing for the liturgy: manuscripts from the Jesus Convent in Aveiro (1476-1529)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura y música en la Península Ibérica hasta 1650 (Iberian Early Music Studies 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichenberger, pp.82-96, 2023, 978-3-967280-33-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salve regina in late medieval Dominican communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marian Devotion in the Late Middle Ages: Image and Performance, Andrea-Bianka Znorovszky et Gerhard Jaritz (éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp. 106-125, 2022, 9781003179054. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003179054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From St Pinnosa to St Ursula - The Development of the Cult of Cologne's Virgins in Medieval Liturgical Offices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Wales Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cult of St Ursula and the 11,000 Virgins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 61-91, 2016, The Cult of St Ursula and the Eleven Thousand Virgins, Jane Cartwright (éd.), 978-1-78316-867-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Taylor Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023 (7), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In choro sanctorum: Reconstitution d'un office de sainte Ursule et ses Compagnes à Essen et Quedlinburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 69-81, 2018, Le transept et ses espaces élevés dans l'église du Moyen Âge (XIe –XVIe siècle). Pour une nouvelle approche fonctionnelle (architecture, décor, liturgie et son). Actes du colloque de Lausanne (20-21 avril 2015), Barbara Franzé et Nathalie Le Luel (éd.)(Dissertationes et Monographiae 11), 978-953-6002-94-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatissimus Eucharius: Ein Euchariusoffizium des 17. Jahrhunderts aus St. Matthias in Trier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 99-117, 2014, Digitale Rekonstruktionen mittelalterlicher Bibliotheken, Sabine Philippi &amp; Philippe Vanscheidt (éd.), 978-3-89500-995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Ursula's Cult and its Manifestation in Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The British Museum, pp. 40-46, 2014, Matter of Faith: An Interdisciplinary Study of Relics and Relic Veneration in the Medieval Period, Actes de Conférence, James Robinson, Lloyd de Beer, avec Anna Harnden (éd.), 978-086159-195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un office médiéval au XVIIe siècle - Saint Eucher: Perpétuation du culte de saints locaux dans le repertoire du plain-chant après le Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 115-136, 2012, Chant - Old and New, William Renwick (éd.), 978-1-926664-12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuscripts from the founding period of the Convent of Jesus in Aveiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar Series “Musicologists and Their Sources: The Alchemy of Turning Parchment into Pixels” (COST Action Early Muse – Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESEM-University Nova of Lisbon, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cantus Planus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gödöllo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Hands: Instruction and Performance in Medieval Liturgical Chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Leeds, Jul 2024, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’offices liturgiques de sainte Ursule: un agenda politique ou religieux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Musique Médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IReMus CNRS, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Liturgical Identity: a Case Study of the Female Dominican Convent of Jesus in Aveiro (15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cantus Planus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gödöllo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the hand in the performance of liturgical chant: Navigating between pitch indication, note-grouping and conducting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference MedRen2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the hand in the performance of liturgical chant: Navigating between pitch indication, note-grouping and conducting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference MedRen2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München; Bayerische Akademie der Wissenschaften, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte de Catherine de Sienne : La création et la transmission d’un office liturgique entre l’Italie et le Portugal au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologie et Musicologie: L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier, aujourd’hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Dec 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Research Challenges in Liturgical Offices: Insights from two new offices in Honor of Catherine of Siena in the 15th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrafact in the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masaryk Institute and Archives of the Czech Academy of Sciences, Oct 2023, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaires et processions : pratiques croisées chez les dominicains au XVe siècle et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens sur la musique ancienne en Sorbonne – 19e édition, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IreMus CNRS, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The book production in the new female scriptorium of Aveiro’s convent de Jesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hieronymite Musical and Liturgical Tradition within the European Context (14th-16th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nova de Lisbonne/ CESEM, Feb 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The book production in the new female scriptorium of Aveiro’s convent de Jesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hieronymite Musical and Liturgical Tradition within the European Context (14th-16th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESEM-University Nova of Lisbon, Feb 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new religious congregation seeks her liturgical identity: A case study from the convent of Jesus in Aveiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewal and Religious Identity in the Iberian Convents (ca. 1400 – 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Pompeu Fabra, Apr 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Chant repertoire in Aveiro's Convent of Jesus in the 15th and 16th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Encontro de Investigacao em Musica (ENIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian devotion in Aveiro: words, music and images (15th-16th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress 2022 (IMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Iberian liturgical fragments of Coimbra's libraries and archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Boudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Medieval and Renaissance International Music Conference (MEDREN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feast of the Assumption in Late Medieval Liturgical Manuscripts from the Dominican Convent of Aveiro: a Contextual and Source Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial IMS Congress (IMS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers, rimes et cadences mélodiques dans le cycle d’offices Letis canamus (XIIe s.): colloque international et interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Age 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgical Chants for Mary in Late Medieval Female Dominican Communities (14th-15th c.): Uniformity and Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominican Culture Dominican Theology: The Order of Preachers and its Spheres of Action (1215-ca. 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Medieval Theology, Jun 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chant as a Sermon: The Office of the Presentation of Mary at the Temple and the Feast's Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Bianka Znorovszky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marian Devotion in Late Medieval Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dies Irae Dies Illa (Day of Wrath): In the Face of the Last Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress 2021 (IMC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adam's Cycle O admiranda novitas (14th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Medieval and Renaissance International Music Conference (MEDREN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sonic Performance of Hildegard of Bingen's audiovisions: liturgical or not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Musical Association 57th Annual Conference (RMA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Musical Association, Sep 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B99ABCF7"/>
+    <w:nsid w:val="B0721A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristin-hoefener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0889-4710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFF-9899-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khoefener@fcsh.unl.pt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hoefener" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taylor Jones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.1.87446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133137v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.4.92121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.1.79683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657760633_006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17438/978-3-402-22697-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.EM-EB.5.153239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/B20499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54195/XFRB6134_CH08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003179054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Bianka Znorovszky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristin-hoefener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0889-4710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFF-9899-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khoefener@fcsh.unl.pt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hoefener" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taylor Jones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.1.87446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133137v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.4.92121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657760633_006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.1.79683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17438/978-3-402-22697-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.EM-EB.5.153239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/B20499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54195/XFRB6134_CH08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003179054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Bianka Znorovszky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904868v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>