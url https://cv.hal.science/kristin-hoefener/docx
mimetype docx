--- v1 (2026-05-08)
+++ v2 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kristin Hoefener </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Kristin Hoefener, chercheuseUniversidade Nova de Lisboa (CESEM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kristin-hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0889-4710</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFF-9899-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristin Hoefener est une musicologue médiéviste.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-rédactrice pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus & Musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: +33662299792</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addresse:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CESEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colégio Almada Negreiros</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Campus de Campolide, Offices 354, 355, 356</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1099-032 LISBON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PORTUGAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Email</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">khoefener@fcsh.unl.pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kultgeschichte als Musikgeschichte Untersuchungen zu Ursprung, Entwicklung und Verbreitung von Offizienzyklen zu Ehren der heiligen Kölner Jungfrauen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schöningh. Brill, 21, 2022, Beiträge zur Geschichte der Kirchenmusik, 978-3-506-79341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Taylor Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice, 7, pp.2865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Gregorio Bevilacqua, Thomas B. Payne (éd.), Ars Antiqua. Music and culture in Europe c. 1150–1330, Turnhout (Brepols) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-1, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.1.87446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur le chant dominicain féminin avec Brigitte Lesne (Ensemble Discantus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Notes, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Yossi Maurey, &amp;quot;Liturgy and Sequences of the Sainte-Chapelle. Music, Relics, and Sacral Kingship in Thirteenth-Century France&amp;quot;, Turnhout, Brepols, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-4, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.4.92121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kultgeschichte als Musikgeschichte : Offizienzyklen zu Ehren der heiligen Ursula und der elftausend Kölner Jungfrauen unter besonderer Berücksichtigung des Laudeszyklus In choro sanctorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kirchenmusikalisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp. 85-103. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783657760633_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de James Grier (ed.), The Office of the Holy Trinity at Saint Martial de Limoges in the Eleventh Century, Turnhout (Brepols) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-3, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2021.3.83610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Luc Rombouts, De oorsprong van de beiaard. Voorlopers, ontstaan en ontwikkeling tot 1530, Gent (Skribis) 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2021.1.79683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard von Bingens Antiphonenzyklus Studium divinitatis. Welche Anhaltspunkte gibt es für eine liturgische Performanz?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kurtrierisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.89-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O felix Germania : un office liturgique cistercien en l’honneur des vierges de Cologne. Étude des interrelations entre textes et mélodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et musiques dans les corpus chantés du Moyen Âge et de la Renaissance, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O felix Germania : un office liturgique cistercien en l’honneur des vierges de Cologne. Étude des interrelations entre textes et mélodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main pour diriger la voix et enseigner la musique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018-IX/1, pp. 97-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgical Chant and Devotional Practices in Late Medieval Dominican Nunneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ueli Zahnd, Florian Wöller (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominican Culture, Dominican Theology The Order of Preachers and Its Spheres of Action (1215 – ca. 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschendorff, pp.139-157, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17438/978-3-402-22697-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Journey of Liturgical Fragments from England, France, Germany, and Italy to Coimbra: A Contribution to Book History in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Boudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Pedro d'Alvarenga; Manuel Pedro Ferreira; Alberto Medina de Seiça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Musicae. Contemporary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.143-193, 2025, Epitome musical, 978-2-503-61300-0. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.EM-EB.5.153239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des onze mille vierges de Cologne: Introduction par des reliques et stabilisation par un office liturgique au XIIe siècle à Zwiefalten et Ottobeuren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Luís Fontes; Diana Martins; Catarina Fernandes Barreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Religion: Materialities and Devotion in Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.425-440, 2024, 978-3-631-89533-7. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des onze mille vierges de Cologne: Introduction par des reliques et stabilisation par un office liturgique au XIIe siècle à Zwiefalten et Ottobeuren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Luís Fontes, Caterina Barreira, Mario Farelo, Diana Martins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Religion: Materialities and Devotion in Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.425-440, 2024, 978-3-631-89533-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/B20499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Chant Repertoire in Aveiro’s Dominican Convent of Jesus during the Observant Reform (15th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pietro Delcorno; Bert Roest (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observant Reforms and Cultural Production in Europe: Learning, Liturgy and Spiritual Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University Press, 2023, 9789493296084. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54195/XFRB6134_CH08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women writing for the liturgy: manuscripts from the Jesus Convent in Aveiro (1476-1529)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura y música en la Península Ibérica hasta 1650 (Iberian Early Music Studies 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichenberger, pp.82-96, 2023, 978-3-967280-33-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salve regina in late medieval Dominican communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marian Devotion in the Late Middle Ages: Image and Performance, Andrea-Bianka Znorovszky et Gerhard Jaritz (éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp. 106-125, 2022, 9781003179054. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003179054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From St Pinnosa to St Ursula - The Development of the Cult of Cologne's Virgins in Medieval Liturgical Offices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Wales Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cult of St Ursula and the 11,000 Virgins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 61-91, 2016, The Cult of St Ursula and the Eleven Thousand Virgins, Jane Cartwright (éd.), 978-1-78316-867-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Taylor Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023 (7), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In choro sanctorum: Reconstitution d'un office de sainte Ursule et ses Compagnes à Essen et Quedlinburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 69-81, 2018, Le transept et ses espaces élevés dans l'église du Moyen Âge (XIe –XVIe siècle). Pour une nouvelle approche fonctionnelle (architecture, décor, liturgie et son). Actes du colloque de Lausanne (20-21 avril 2015), Barbara Franzé et Nathalie Le Luel (éd.)(Dissertationes et Monographiae 11), 978-953-6002-94-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatissimus Eucharius: Ein Euchariusoffizium des 17. Jahrhunderts aus St. Matthias in Trier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 99-117, 2014, Digitale Rekonstruktionen mittelalterlicher Bibliotheken, Sabine Philippi &amp; Philippe Vanscheidt (éd.), 978-3-89500-995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Ursula's Cult and its Manifestation in Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The British Museum, pp. 40-46, 2014, Matter of Faith: An Interdisciplinary Study of Relics and Relic Veneration in the Medieval Period, Actes de Conférence, James Robinson, Lloyd de Beer, avec Anna Harnden (éd.), 978-086159-195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un office médiéval au XVIIe siècle - Saint Eucher: Perpétuation du culte de saints locaux dans le repertoire du plain-chant après le Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 115-136, 2012, Chant - Old and New, William Renwick (éd.), 978-1-926664-12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuscripts from the founding period of the Convent of Jesus in Aveiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar Series “Musicologists and Their Sources: The Alchemy of Turning Parchment into Pixels” (COST Action Early Muse – Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESEM-University Nova of Lisbon, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cantus Planus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gödöllo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Hands: Instruction and Performance in Medieval Liturgical Chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Leeds, Jul 2024, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’offices liturgiques de sainte Ursule: un agenda politique ou religieux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Musique Médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IReMus CNRS, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Liturgical Identity: a Case Study of the Female Dominican Convent of Jesus in Aveiro (15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cantus Planus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gödöllo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the hand in the performance of liturgical chant: Navigating between pitch indication, note-grouping and conducting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference MedRen2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the hand in the performance of liturgical chant: Navigating between pitch indication, note-grouping and conducting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference MedRen2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München; Bayerische Akademie der Wissenschaften, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte de Catherine de Sienne : La création et la transmission d’un office liturgique entre l’Italie et le Portugal au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologie et Musicologie: L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier, aujourd’hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Dec 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Research Challenges in Liturgical Offices: Insights from two new offices in Honor of Catherine of Siena in the 15th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrafact in the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masaryk Institute and Archives of the Czech Academy of Sciences, Oct 2023, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaires et processions : pratiques croisées chez les dominicains au XVe siècle et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens sur la musique ancienne en Sorbonne – 19e édition, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IreMus CNRS, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The book production in the new female scriptorium of Aveiro’s convent de Jesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hieronymite Musical and Liturgical Tradition within the European Context (14th-16th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nova de Lisbonne/ CESEM, Feb 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The book production in the new female scriptorium of Aveiro’s convent de Jesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hieronymite Musical and Liturgical Tradition within the European Context (14th-16th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESEM-University Nova of Lisbon, Feb 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new religious congregation seeks her liturgical identity: A case study from the convent of Jesus in Aveiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewal and Religious Identity in the Iberian Convents (ca. 1400 – 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Pompeu Fabra, Apr 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Chant repertoire in Aveiro's Convent of Jesus in the 15th and 16th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Encontro de Investigacao em Musica (ENIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian devotion in Aveiro: words, music and images (15th-16th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress 2022 (IMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Iberian liturgical fragments of Coimbra's libraries and archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Boudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Medieval and Renaissance International Music Conference (MEDREN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feast of the Assumption in Late Medieval Liturgical Manuscripts from the Dominican Convent of Aveiro: a Contextual and Source Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial IMS Congress (IMS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers, rimes et cadences mélodiques dans le cycle d’offices Letis canamus (XIIe s.): colloque international et interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Age 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgical Chants for Mary in Late Medieval Female Dominican Communities (14th-15th c.): Uniformity and Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominican Culture Dominican Theology: The Order of Preachers and its Spheres of Action (1215-ca. 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Medieval Theology, Jun 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chant as a Sermon: The Office of the Presentation of Mary at the Temple and the Feast's Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Bianka Znorovszky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marian Devotion in Late Medieval Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dies Irae Dies Illa (Day of Wrath): In the Face of the Last Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress 2021 (IMC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adam's Cycle O admiranda novitas (14th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Medieval and Renaissance International Music Conference (MEDREN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sonic Performance of Hildegard of Bingen's audiovisions: liturgical or not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Musical Association 57th Annual Conference (RMA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Musical Association, Sep 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kristin Hoefener </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Kristin Hoefener, chercheuseUniversidade Nova de Lisboa (CESEM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kristin-hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0889-4710</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFF-9899-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristin Hoefener est une musicologue médiéviste.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-rédactrice pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus & Musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: +33662299792</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addresse:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CESEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colégio Almada Negreiros</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Campus de Campolide, Offices 354, 355, 356</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1099-032 LISBON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PORTUGAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Email</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">khoefener@fcsh.unl.pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kultgeschichte als Musikgeschichte Untersuchungen zu Ursprung, Entwicklung und Verbreitung von Offizienzyklen zu Ehren der heiligen Kölner Jungfrauen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schöningh. Brill, 21, 2022, Beiträge zur Geschichte der Kirchenmusik, 978-3-506-79341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Taylor Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice, 7, pp.2865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Yossi Maurey, &amp;quot;Liturgy and Sequences of the Sainte-Chapelle. Music, Relics, and Sacral Kingship in Thirteenth-Century France&amp;quot;, Turnhout, Brepols, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-4, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.4.92121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Gregorio Bevilacqua, Thomas B. Payne (éd.), Ars Antiqua. Music and culture in Europe c. 1150–1330, Turnhout (Brepols) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-1, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.1.87446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur le chant dominicain féminin avec Brigitte Lesne (Ensemble Discantus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Notes, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Luc Rombouts, De oorsprong van de beiaard. Voorlopers, ontstaan en ontwikkeling tot 1530, Gent (Skribis) 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-1, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2021.1.79683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildegard von Bingens Antiphonenzyklus Studium divinitatis. Welche Anhaltspunkte gibt es für eine liturgische Performanz?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kurtrierisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.89-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O felix Germania : un office liturgique cistercien en l’honneur des vierges de Cologne. Étude des interrelations entre textes et mélodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Langues et musiques dans les corpus chantés du Moyen Âge et de la Renaissance, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O felix Germania : un office liturgique cistercien en l’honneur des vierges de Cologne. Étude des interrelations entre textes et mélodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de James Grier (ed.), The Office of the Holy Trinity at Saint Martial de Limoges in the Eleventh Century, Turnhout (Brepols) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-3, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2021.3.83610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kultgeschichte als Musikgeschichte : Offizienzyklen zu Ehren der heiligen Ursula und der elftausend Kölner Jungfrauen unter besonderer Berücksichtigung des Laudeszyklus In choro sanctorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kirchenmusikalisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp. 85-103. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783657760633_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main pour diriger la voix et enseigner la musique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018-IX/1, pp. 97-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Journey of Liturgical Fragments from England, France, Germany, and Italy to Coimbra: A Contribution to Book History in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Boudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Pedro d'Alvarenga; Manuel Pedro Ferreira; Alberto Medina de Seiça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Musicae. Contemporary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.143-193, 2025, Epitome musical, 978-2-503-61300-0. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.EM-EB.5.153239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgical Chant and Devotional Practices in Late Medieval Dominican Nunneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ueli Zahnd, Florian Wöller (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominican Culture, Dominican Theology The Order of Preachers and Its Spheres of Action (1215 – ca. 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschendorff, pp.139-157, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17438/978-3-402-22697-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des onze mille vierges de Cologne: Introduction par des reliques et stabilisation par un office liturgique au XIIe siècle à Zwiefalten et Ottobeuren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Luís Fontes; Diana Martins; Catarina Fernandes Barreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Religion: Materialities and Devotion in Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.425-440, 2024, 978-3-631-89533-7. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des onze mille vierges de Cologne: Introduction par des reliques et stabilisation par un office liturgique au XIIe siècle à Zwiefalten et Ottobeuren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Luís Fontes, Caterina Barreira, Mario Farelo, Diana Martins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Religion: Materialities and Devotion in Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.425-440, 2024, 978-3-631-89533-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/B20499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Chant Repertoire in Aveiro’s Dominican Convent of Jesus during the Observant Reform (15th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pietro Delcorno; Bert Roest (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observant Reforms and Cultural Production in Europe: Learning, Liturgy and Spiritual Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University Press, 2023, 9789493296084. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54195/XFRB6134_CH08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women writing for the liturgy: manuscripts from the Jesus Convent in Aveiro (1476-1529)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura y música en la Península Ibérica hasta 1650 (Iberian Early Music Studies 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichenberger, pp.82-96, 2023, 978-3-967280-33-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salve regina in late medieval Dominican communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marian Devotion in the Late Middle Ages: Image and Performance, Andrea-Bianka Znorovszky et Gerhard Jaritz (éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp. 106-125, 2022, 9781003179054. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003179054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From St Pinnosa to St Ursula - The Development of the Cult of Cologne's Virgins in Medieval Liturgical Offices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Wales Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cult of St Ursula and the 11,000 Virgins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 61-91, 2016, The Cult of St Ursula and the Eleven Thousand Virgins, Jane Cartwright (éd.), 978-1-78316-867-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Medieval Monophony: Text and Image as Evidence for Musical Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Taylor Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023 (7), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In choro sanctorum: Reconstitution d'un office de sainte Ursule et ses Compagnes à Essen et Quedlinburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 69-81, 2018, Le transept et ses espaces élevés dans l'église du Moyen Âge (XIe –XVIe siècle). Pour une nouvelle approche fonctionnelle (architecture, décor, liturgie et son). Actes du colloque de Lausanne (20-21 avril 2015), Barbara Franzé et Nathalie Le Luel (éd.)(Dissertationes et Monographiae 11), 978-953-6002-94-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatissimus Eucharius: Ein Euchariusoffizium des 17. Jahrhunderts aus St. Matthias in Trier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 99-117, 2014, Digitale Rekonstruktionen mittelalterlicher Bibliotheken, Sabine Philippi &amp; Philippe Vanscheidt (éd.), 978-3-89500-995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Ursula's Cult and its Manifestation in Liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The British Museum, pp. 40-46, 2014, Matter of Faith: An Interdisciplinary Study of Relics and Relic Veneration in the Medieval Period, Actes de Conférence, James Robinson, Lloyd de Beer, avec Anna Harnden (éd.), 978-086159-195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un office médiéval au XVIIe siècle - Saint Eucher: Perpétuation du culte de saints locaux dans le repertoire du plain-chant après le Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp. 115-136, 2012, Chant - Old and New, William Renwick (éd.), 978-1-926664-12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Hands: Instruction and Performance in Medieval Liturgical Chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Leeds, Jul 2024, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cantus Planus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gödöllo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Liturgical Identity: a Case Study of the Female Dominican Convent of Jesus in Aveiro (15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cantus Planus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gödöllo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’offices liturgiques de sainte Ursule: un agenda politique ou religieux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Musique Médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IReMus CNRS, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuscripts from the founding period of the Convent of Jesus in Aveiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar Series “Musicologists and Their Sources: The Alchemy of Turning Parchment into Pixels” (COST Action Early Muse – Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESEM-University Nova of Lisbon, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Research Challenges in Liturgical Offices: Insights from two new offices in Honor of Catherine of Siena in the 15th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrafact in the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masaryk Institute and Archives of the Czech Academy of Sciences, Oct 2023, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte de Catherine de Sienne : La création et la transmission d’un office liturgique entre l’Italie et le Portugal au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologie et Musicologie: L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier, aujourd’hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Dec 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the hand in the performance of liturgical chant: Navigating between pitch indication, note-grouping and conducting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference MedRen2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the hand in the performance of liturgical chant: Navigating between pitch indication, note-grouping and conducting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference MedRen2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München; Bayerische Akademie der Wissenschaften, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The book production in the new female scriptorium of Aveiro’s convent de Jesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hieronymite Musical and Liturgical Tradition within the European Context (14th-16th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nova de Lisbonne/ CESEM, Feb 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaires et processions : pratiques croisées chez les dominicains au XVe siècle et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens sur la musique ancienne en Sorbonne – 19e édition, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IreMus CNRS, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The book production in the new female scriptorium of Aveiro’s convent de Jesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hieronymite Musical and Liturgical Tradition within the European Context (14th-16th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESEM-University Nova of Lisbon, Feb 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new religious congregation seeks her liturgical identity: A case study from the convent of Jesus in Aveiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewal and Religious Identity in the Iberian Convents (ca. 1400 – 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Pompeu Fabra, Apr 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian devotion in Aveiro: words, music and images (15th-16th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress 2022 (IMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Iberian liturgical fragments of Coimbra's libraries and archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Boudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Medieval and Renaissance International Music Conference (MEDREN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feast of the Assumption in Late Medieval Liturgical Manuscripts from the Dominican Convent of Aveiro: a Contextual and Source Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial IMS Congress (IMS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Chant repertoire in Aveiro's Convent of Jesus in the 15th and 16th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Encontro de Investigacao em Musica (ENIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dies Irae Dies Illa (Day of Wrath): In the Face of the Last Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress 2021 (IMC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adam's Cycle O admiranda novitas (14th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Medieval and Renaissance International Music Conference (MEDREN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgical Chants for Mary in Late Medieval Female Dominican Communities (14th-15th c.): Uniformity and Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominican Culture Dominican Theology: The Order of Preachers and its Spheres of Action (1215-ca. 1600)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Medieval Theology, Jun 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chant as a Sermon: The Office of the Presentation of Mary at the Temple and the Feast's Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Bianka Znorovszky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marian Devotion in Late Medieval Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sonic Performance of Hildegard of Bingen's audiovisions: liturgical or not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Musical Association 57th Annual Conference (RMA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Musical Association, Sep 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers, rimes et cadences mélodiques dans le cycle d’offices Letis canamus (XIIe s.): colloque international et interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Hoefener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Age 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0721A32"/>
+    <w:nsid w:val="8E4A7052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristin-hoefener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0889-4710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFF-9899-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khoefener@fcsh.unl.pt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hoefener" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taylor Jones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.1.87446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133137v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.4.92121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657760633_006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.1.79683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17438/978-3-402-22697-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.EM-EB.5.153239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/B20499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54195/XFRB6134_CH08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003179054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Bianka Znorovszky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904868v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristin-hoefener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0889-4710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFF-9899-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khoefener@fcsh.unl.pt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hoefener" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taylor Jones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.4.92121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.1.87446" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133137v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.1.79683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657760633_006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boudeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.EM-EB.5.153239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17438/978-3-402-22697-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/B20499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54195/XFRB6134_CH08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003179054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Bianka Znorovszky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>